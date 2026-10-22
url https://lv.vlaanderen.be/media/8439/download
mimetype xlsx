--- v0 (2025-10-30)
+++ v1 (2026-10-22)
@@ -1,276 +1,332 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\local_EVEDEC\INetCache\Content.Outlook\R3C78QWT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\5 SITE\25\Insecten\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA846FA9-8B9C-4412-9E9C-FAC787F43A97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D502164-66C0-4EE4-A2F3-2ED27C5EBCEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="12420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Projecten" sheetId="1" r:id="rId1"/>
+    <sheet name="projecten nevenstromen febr 25" sheetId="4" r:id="rId2"/>
+    <sheet name="projecten nevenstromen grafisch" sheetId="5" r:id="rId3"/>
+    <sheet name="Uitleg financiering" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
+  <pivotCaches>
+    <pivotCache cacheId="0" r:id="rId5"/>
+  </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="587" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="998" uniqueCount="494">
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>Einde</t>
   </si>
   <si>
     <t>Uitvoerder</t>
   </si>
   <si>
     <t>Contactpersoon</t>
   </si>
   <si>
     <t>Partners</t>
   </si>
   <si>
     <t>Insect</t>
   </si>
   <si>
     <t>Substraat (indien specifiek)</t>
   </si>
   <si>
     <t>Doel</t>
   </si>
   <si>
     <t>Financiering</t>
   </si>
   <si>
+    <t>Totaalbudget (België)</t>
+  </si>
+  <si>
+    <t>waarvan subsidie</t>
+  </si>
+  <si>
+    <t>Substraat (wetgeving)</t>
+  </si>
+  <si>
+    <t>Toepassing</t>
+  </si>
+  <si>
+    <t>Voedselveiligheid</t>
+  </si>
+  <si>
     <t>GROEI.kans!</t>
   </si>
   <si>
     <t>VIVES</t>
   </si>
   <si>
     <t>Filip Wouters, Filip.wouters@vives.be</t>
   </si>
   <si>
     <t>Boerenbond</t>
   </si>
   <si>
     <t>Motten (zijderupsen, wasmotten)</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>Verbeteren van kweek en verwerking (microbiologie)</t>
   </si>
   <si>
     <t>INTERREG Vlaanderen - Nederland</t>
   </si>
   <si>
     <t>PROteINSECT</t>
   </si>
   <si>
     <t>FERA - UK gov.</t>
   </si>
   <si>
     <t xml:space="preserve">Bart Muys, bart.muys@ees.KU Leuven.be </t>
   </si>
   <si>
     <t>BE: KU Leuven, wereldwijd consortium</t>
   </si>
   <si>
     <t>Huisvlieg</t>
   </si>
   <si>
     <t>Mest, allerlei stromen (ook Afrikaans)</t>
   </si>
   <si>
     <t>Exploitatie van insecten als een duurzame eiwitbron voor diervoeder en menselijke voeding</t>
   </si>
   <si>
     <t xml:space="preserve"> /</t>
   </si>
   <si>
-    <t>Doctoraat: Rearing of the black soldier fly towards application in piglet feed_x000D_</t>
+    <t>cat 2</t>
+  </si>
+  <si>
+    <t>feed</t>
+  </si>
+  <si>
+    <t>Doctoraat: Rearing of the black soldier fly towards application in piglet feed</t>
   </si>
   <si>
     <t>UGent</t>
   </si>
   <si>
     <t>Patrick De Clercq, patrick.declercq@ugent.be; Thomas Spranghers, Thomas Spranghers@vives.be</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg</t>
+    <t>zwarte soldatenvlieg</t>
   </si>
   <si>
     <t>GFT, digestaat, restaurantafval</t>
   </si>
   <si>
     <t>Samenstelling larven (RE, RVET, RAS, AZ), onderdrukkende werking tegen bacteriën in de dunne darm van biggen, biggenproef met dosissen (ont)vet-prepoppenmeel</t>
   </si>
   <si>
     <t>BOF</t>
   </si>
   <si>
+    <t>cat 3</t>
+  </si>
+  <si>
+    <t>bacteriën</t>
+  </si>
+  <si>
     <t>Insecten op reststromen</t>
   </si>
   <si>
     <t>Inagro</t>
   </si>
   <si>
     <t xml:space="preserve">Jonas Claeys, jonas.claeys@inagro.be </t>
   </si>
   <si>
     <t>Vives</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, Meeltor</t>
+    <t>zwarte soldatenvlieg, Meeltor</t>
   </si>
   <si>
     <t>Mest (cat. 2), restaurantafval (cat. 3), landbouwkundige reststromen</t>
   </si>
   <si>
     <t>Insecten als eiwitbron voor voeder (aquacultuur, e.a.) en afval- en mestverwerking</t>
   </si>
   <si>
-    <t>BSF: Biomass Solution for Farmers</t>
+    <t>cat 2 + 3</t>
+  </si>
+  <si>
+    <t>zwarte soldatenvlieg: Biomass Solution for Farmers</t>
   </si>
   <si>
     <t>Mest, digestaat, restaurantafval</t>
   </si>
   <si>
     <t>Verwerking en bewerking afval en productie alternatief eiwit</t>
   </si>
   <si>
     <t>PWO</t>
   </si>
   <si>
     <t>Omzetting van vaste mestfractie van varkens door insecten</t>
   </si>
   <si>
     <t>Bossaert Marc en Wim FV, Fides Petfood, Inagro</t>
   </si>
   <si>
     <t>Vaste mestfractie varkens</t>
   </si>
   <si>
     <t>Verwerking, bewerking en productie alternatief eiwit</t>
   </si>
   <si>
     <t>Quick Win van Resoc Westhoek</t>
   </si>
   <si>
     <t>IWaMaS (Insect Waste Management System)</t>
   </si>
   <si>
     <t>Thomas More (RADIUS)</t>
   </si>
   <si>
     <t xml:space="preserve">Liesbeth Vogels, liesbeth.vogels@thomasmore.be </t>
   </si>
   <si>
     <t>Biobest, van Gansewinkel (afvalverwerker), Lab4food (KU Leuven)</t>
   </si>
   <si>
-    <t>Huiskrekel, Zwarte soldatenvlieg</t>
+    <t>Huiskrekel, zwarte soldatenvlieg</t>
   </si>
   <si>
     <t>Organische reststromen</t>
   </si>
   <si>
     <t>Valorisatie van laagwaardige nevenstromen uit door insecten en effect van type nevenstroom op hun voederconversie</t>
   </si>
   <si>
+    <t>food</t>
+  </si>
+  <si>
     <t>Oleosect</t>
   </si>
   <si>
     <t>2014 - 2016</t>
   </si>
   <si>
     <t>Liesbeth Vogels, liesbeth.vogels@thomasmore.be</t>
   </si>
   <si>
     <t>confidentieel</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, e.a.</t>
+    <t>zwarte soldatenvlieg, e.a.</t>
   </si>
   <si>
     <t>Organisch afval (groenten - fruit)</t>
   </si>
   <si>
     <t>Gebruik van vetten/chitine uit insecten in cosmetische en chemische industrie</t>
+  </si>
+  <si>
+    <t>organisch</t>
+  </si>
+  <si>
+    <t>bio-economie</t>
   </si>
   <si>
     <t>Chitinsect</t>
   </si>
   <si>
     <t>1/01/2014 - 30/06/2016</t>
   </si>
   <si>
     <t>Millibeter</t>
   </si>
   <si>
     <t>Johan Jacobs, johanjacobs@millibeter.be</t>
   </si>
   <si>
     <t>VITO, FISCH, AvoRe, Chemstream, Globachem, I-Coats, KU Leuven, UGent</t>
   </si>
   <si>
     <t>Gebruik van chitine (chitosan) uit insecten in chemische industrie</t>
   </si>
   <si>
     <t>VLAIO - ICON</t>
   </si>
   <si>
     <t>M2LARV</t>
   </si>
@@ -365,225 +421,234 @@
   <si>
     <t>Allerlei</t>
   </si>
   <si>
     <t>Afhankelijk van insectensoort</t>
   </si>
   <si>
     <t>Microbiologische aspecten van insectenkweek</t>
   </si>
   <si>
     <t>FOD Volksgezondheid</t>
   </si>
   <si>
     <t>Entomofood: De toepassing van eetbare insecten in Westerse voedingsproducten</t>
   </si>
   <si>
     <t>1/07/2015 - 10/2017</t>
   </si>
   <si>
     <t>(Leen Van Campenhout, leen.vancampenhout@KU Leuven.be) Mik Van Der Borght, mik.vanderborght@KU Leuven.be</t>
   </si>
   <si>
     <t>VIVES, DIL (DE), Thomas More (Lab4Food)</t>
   </si>
   <si>
-    <t>Meelworm, Kleine meelworm (aangekocht)</t>
+    <t>meelworm, Kleine meelworm (aangekocht)</t>
   </si>
   <si>
     <t>Voeder (meel, zemelen, ...)</t>
   </si>
   <si>
     <t>Verwerking commercieel beschikbare insecten tot halffabricaten voor humane voeding</t>
   </si>
   <si>
     <t>VLAIO - CORNET</t>
   </si>
   <si>
     <t>Edinco: Microbiologische en chemische voedselveiligheidsrisico's bij het kweken van insecten</t>
   </si>
   <si>
     <t>1/10/2015 - 30/09/2018</t>
   </si>
   <si>
     <t xml:space="preserve">Johan Claes, johan.claes@KU Leuven.be </t>
   </si>
   <si>
     <t>UGent (Fac. Diergeneeskunde), Thomas More Kempen</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, Meeltor, Treksprinkhaan, Huiskrekel</t>
+    <t>zwarte soldatenvlieg, Meeltor, Treksprinkhaan, Huiskrekel</t>
   </si>
   <si>
     <t>Supermarktafval, tarwezemelen, gras, kattenbrokken, mest, bloed</t>
   </si>
   <si>
     <t>Microbiologische en chemische voedselveiligheidsrisico's in functie van kweekcondities en substraattype</t>
   </si>
   <si>
     <t>FOD Volksgezondheid (Contractueel onderzoek - thematische oproep)</t>
   </si>
   <si>
+    <t>microbiologisch, chemish</t>
+  </si>
+  <si>
     <t>Doctoraat ‘Insect biorefinery: from waste to high-added value products like proteins and chitin’</t>
   </si>
   <si>
     <t>2016 - 2019</t>
   </si>
   <si>
     <t>VITO</t>
   </si>
   <si>
     <t>Lise Soetemans o.b.v. Maarten Uyttebroek en Leen Bastiaens</t>
   </si>
   <si>
     <t>UParma</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, kleine meelworm, huiskrekel</t>
+    <t>zwarte soldatenvlieg, kleine meelworm, huiskrekel</t>
   </si>
   <si>
     <t>Mogelijkheden van insecten als afvalverwerking, voederbron en product in chemische industrie (chitine)</t>
   </si>
   <si>
     <t>VITO en H2020 BBI</t>
   </si>
   <si>
     <t>Entomation</t>
   </si>
   <si>
     <t>VIVES EC proces &amp; productontwikkeling, Inagro</t>
   </si>
   <si>
-    <t>Meelworm, divers</t>
+    <t>meelworm, divers</t>
   </si>
   <si>
     <t>Opschaling kweek via automatisatie</t>
   </si>
   <si>
     <t>Permanente opdracht i.k.v. authentificatie producten</t>
   </si>
   <si>
     <t>1/01/2016 - …</t>
   </si>
   <si>
     <t>Gembloux (CRA-W en EURL-AP)</t>
   </si>
   <si>
     <t xml:space="preserve">Frédéric Debode, Pascal Veys, p.veys@cra.wallonie.be </t>
   </si>
   <si>
-    <t>Meelworm, Zwarte soldatenvlieg, e.a.</t>
+    <t>meelworm, zwarte soldatenvlieg, e.a.</t>
   </si>
   <si>
     <t>Authentificatie/detectie aanwezigheid insectenmateriaal op DNA- en proteïnenbasis (onrechtstreeks)</t>
   </si>
   <si>
     <t>EU-funding (EC)</t>
   </si>
   <si>
     <t>Entomatisation</t>
   </si>
   <si>
     <t>1/10/2016 - 30/09/2018</t>
   </si>
   <si>
     <t>VIVES EC dier proces &amp;productontwikkeling</t>
   </si>
   <si>
     <t>Inagro, Sirris</t>
   </si>
   <si>
     <t>meelworm</t>
   </si>
   <si>
     <t>automatisering en opschaling van de meelwormenkweek</t>
   </si>
   <si>
     <t>Bioboost</t>
   </si>
   <si>
     <t>11/2016 – 03/2020</t>
   </si>
   <si>
     <t>provincie Westland (Nl)</t>
   </si>
   <si>
     <t>Gerrit Walstra (ad interim)</t>
   </si>
   <si>
     <t>VIVES (An Callens), Inagro, ILVO</t>
   </si>
   <si>
-    <t>Meelworm, zwarte soldatenvlieg</t>
+    <t>meelworm, zwarte soldatenvlieg</t>
   </si>
   <si>
     <t>Nevenstromen uit de tuinbouw</t>
   </si>
   <si>
     <t>Het testen van tuinbouwafvalstromen als voedselbron voor het kweken van insecten</t>
   </si>
   <si>
     <t>INTERREG 2 zeeën</t>
   </si>
   <si>
+    <t>feed en food</t>
+  </si>
+  <si>
     <t>InDIRECT</t>
   </si>
   <si>
     <t>12/2016 – 12/2018</t>
   </si>
   <si>
     <t>Leen Bastiaens, leen.bastiaans@vito.be</t>
   </si>
   <si>
     <t>9 partners uit 4 Europese landen. BE partners:  VITO, Millibeter, Innovatiesteunpunt.</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, Meelworm, Huiskrekel</t>
+    <t>zwarte soldatenvlieg, meelworm, Huiskrekel</t>
   </si>
   <si>
     <t>Nevenstromen uit de landbouw en uit vergelijkbare sectoren</t>
   </si>
   <si>
     <t xml:space="preserve">ontwikkeling van bioraffinageprocessen voor de directe of indirecte omzetting van diverse organische nevenstromen in vermarktbare producten zoals eiwitten, vetten of chitines. Analyse van de aanwezigheid &amp; carry-over van insecticiden/polluenten. </t>
   </si>
   <si>
     <t>H2020, BBI - JU</t>
   </si>
   <si>
+    <t>insecticiden, polluenten</t>
+  </si>
+  <si>
     <t>Entomospeed</t>
   </si>
   <si>
     <t>4/2017 – 4/2020</t>
   </si>
   <si>
     <t>insectinfo@vives.be</t>
   </si>
   <si>
     <t>VIVES, Inagro, HAS Hogeschool (NL)</t>
   </si>
   <si>
-    <t>Meelwormen en larven van de zwarte soldatenvlieg</t>
+    <t>meelwormen en larven van de zwarte soldatenvlieg</t>
   </si>
   <si>
     <t>Laagwaardige plantaardige reststromen</t>
   </si>
   <si>
     <t>Opschaling kweek, effect van substraat op nutritionele waarde van insecten, potentiële valorisatiemogelijkheden</t>
   </si>
   <si>
     <t>INTERREG V</t>
   </si>
   <si>
     <t>Feed-Food</t>
   </si>
   <si>
     <t>Nusciences NV</t>
   </si>
   <si>
     <t>Mogelijkheden van insecten als voeder (siervogels, siervissen, katten, honden, varkens, kippen buiten EU) en voeding (buiten EU)</t>
   </si>
   <si>
     <t>IWT - innovatie (nu VLAIO)</t>
   </si>
   <si>
     <t>INFACT: from INsect to surFACTant</t>
   </si>
@@ -636,69 +701,66 @@
   <si>
     <t>Thomas More, VITO</t>
   </si>
   <si>
     <t>divers</t>
   </si>
   <si>
     <t>Bouw van pilootinstallaties voor de opschaling van insectenkweek en verwerking als vertaalslag naar industriële schaal. Meer info: http://www.insectpilotplant.be/</t>
   </si>
   <si>
     <t>EFRO</t>
   </si>
   <si>
     <t>Kempen Insect Cluster</t>
   </si>
   <si>
     <t>johan.jacobs@millibeter.be</t>
   </si>
   <si>
     <t>Voka, Renewi, Colruyt, Lodewijckx Groep, Lambers-Seghers, Inoxal, Nusect</t>
   </si>
   <si>
     <t>platform voor bedrijven om onderzoek uit te voeren naar het potentieel van insecten als grondstof en afvalverwerker</t>
   </si>
   <si>
-    <t>Doctoraat “Microbial quality of raw edible insects and impact of processing and conservation”</t>
-[...1 lines deleted...]
-  <si>
     <t>dries.vandeweyer@KULeuven.be (promotor Leen Van Campenhout: leen.vancampenhout@KULeuven.be)</t>
   </si>
   <si>
     <t>Microbiologische kwaliteit van rauwe eetbare insecten en impact van processing en conservering</t>
   </si>
   <si>
     <t>Post-Doctoraat "Exploring transcriptome and microbiome dynamics in response to microbial challenges and nutritional immunomodulation in Hermetia illucens larvae"</t>
   </si>
   <si>
     <t>KU Leuven (Dr. Jeroen De Smet)</t>
   </si>
   <si>
     <t>jeroen.desmet@KULeuven.be (promotor Leen Van Campenhout: leen.vancampenhout@KULeuven.be)</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg (larve)</t>
+    <t>zwarte soldatenvlieg (larve)</t>
   </si>
   <si>
     <t>Microbiologische werking van de zwarte soldatenvlieg</t>
   </si>
   <si>
     <t>FWO</t>
   </si>
   <si>
     <t>Millibeker - Renewie - Bensbergs - Lambers - Seghers</t>
   </si>
   <si>
     <t>Commerciële producten en diensten op basis van verscheidene insectensoorten verder te onderzoeken en ontwikkelen, met focus op bioconversie</t>
   </si>
   <si>
     <t>InStem: INsecten en STEM</t>
   </si>
   <si>
     <t>thomas.spranghers@vives.be</t>
   </si>
   <si>
     <t>STEM project voor laatste graad basis en eerste graad middelbaar rond duurzame voeding waarbij de insectenketen als case study wordt gebruikt</t>
   </si>
   <si>
     <t>Flankerend Onderwijs, Provincie West-Vlaanderen</t>
   </si>
@@ -813,221 +875,188 @@
   <si>
     <t>Introductie van insectenkweek als landbouwactiviteit in de primaire sector</t>
   </si>
   <si>
     <t>VLAIO LA-traject</t>
   </si>
   <si>
     <t xml:space="preserve">Entobiota: Turning Black into Golden Soldier Fly Larvae
 (Hermetia illucens)
 </t>
   </si>
   <si>
     <t>Uantwerpen
 Thomas More Kempen Inagro</t>
   </si>
   <si>
     <t>Voedselresten</t>
   </si>
   <si>
     <t>Toegevoegde waardecreatie door analyse van de microbiota en het metabolisme van de larven van de zwarte soldatenvlieg als afvalverwerkers</t>
   </si>
   <si>
     <t>FWO - SBO</t>
   </si>
   <si>
+    <t>microbiologisch</t>
+  </si>
+  <si>
     <t>Susinchain: SUStainable INsect CHAIN</t>
   </si>
   <si>
     <t>KU Leuven (Campus Geel) en Inagro</t>
   </si>
   <si>
     <t>KU Leuven: (Leen Van Campenhout, leen.vancampenhout@KULeuven.b); Mik Van Der Borght, mik.vanderborght@KULeuven.be
 Inagro: Jonas Claeys</t>
   </si>
   <si>
     <t>Coordinator WUR, in totaal 35 partners</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, huisvlieg, meelwormen, krekels</t>
+    <t>zwarte soldatenvlieg, huisvlieg, meelwormen, krekels</t>
   </si>
   <si>
     <t>Aanpakken van een aantal horden voor de insectensector om een duurzame sector (ecologisch en economisch) te worden</t>
   </si>
   <si>
     <t>H2020</t>
   </si>
   <si>
     <t>PPiLOW: Poultry and pig low production input + welfare</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-  <si>
     <t>Charlotte Vanden Hole, Charlotte.VandenHole@ilvo.vlaanderen.be</t>
   </si>
   <si>
     <t>Nusect</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-    <t>(geen zicht op) - geleverd door Nusect</t>
+    <t>levende vliegenlarven - levende meelwormen</t>
   </si>
   <si>
     <t>Het dierenwelzijn bij varkens en pluimvee, gehouden onder biologische condities en vrije-uitloopsystemen, verbeteren. Onder andere door combinatie met (levende) insecten als voeder.</t>
   </si>
   <si>
     <t>Basta</t>
   </si>
   <si>
     <t xml:space="preserve">Millibeter, Agriprotein </t>
   </si>
   <si>
     <t>Bart Vandecasteele, bart.vandecasteele@ilvo.vlaanderen.be</t>
   </si>
   <si>
     <t>Uhasselt, OWS en PCFruit</t>
   </si>
   <si>
     <t>biochar, restbiomassa (o.a. van insecten)</t>
   </si>
   <si>
     <t xml:space="preserve">De toegevoegde waarde van biochartoepassing voor duurzaam landgebruik met gerichte toepassingen in processen, substraat- &amp; (toekomstbestendige) openveld-teelt. </t>
   </si>
   <si>
     <t>Precision Insect Farming</t>
   </si>
   <si>
     <t xml:space="preserve">Onderzoek naar mogelijkheden tot monitoring op basis van temperatuur in de kweekbakken van meelworm </t>
   </si>
   <si>
     <t>ValuSect</t>
   </si>
   <si>
     <t>Sabine Van Miert, sabine.vanmiert@thomasmore.be</t>
   </si>
   <si>
     <t>Thomas More, KU Leuven, Inagro, Innovatiesteunpunt</t>
   </si>
   <si>
-    <t>Insecten introduceren in het Westerse dieet, door verbetering van de kwaliteits van het productie en -verwerkingsproces en verhogen van consumentenacceptatie</t>
+    <t>Insecten introduceren in het Westerse dieet, door verbetering van de kwaliteit van het productie en -verwerkingsproces en verhogen van consumentenacceptatie</t>
   </si>
   <si>
     <t>INTERREG NWE</t>
   </si>
   <si>
     <t>UpWaste: Sustainable up-cycling of agricultural residues: modular cascading waste conversion sytem</t>
   </si>
   <si>
     <t>Thomas More, KU Leuven (Campus Geel)</t>
   </si>
   <si>
     <t>Sabine Van Miert, sabine.vanmiert@thomasmore.be
 (Leen Van Campenhout, leen.vancampenhout@KU Leuven.be) Mik Van Der Borght, mik.vanderborght@KULeuven.be</t>
   </si>
   <si>
     <t>Deutsches Institut für Lebensmitteltechnik (DIL Duitsland, coördinator), Institut for Food and Environmental Research (ILU, Germany),University of Warmia and Mazury (UWM, Polen), Latvia University of Life Sciences and Technologies(Letland), Thomas More, KU Leuven</t>
   </si>
   <si>
     <t>zwarte soldatenvlieg (naast algen)</t>
   </si>
   <si>
     <t>De ontwikkeling via modellering van een flexibel en modulair systeem voor de omzetting van landbouwafval in algen- en instectenbiomassa om zo nieuwe marktopportuniteiten te creëren</t>
   </si>
   <si>
     <t>VLAIO - ERA-NET FACCE Surplus</t>
   </si>
   <si>
     <t>Poultrynsect: The use of live insect larvae to improve sustainability and animal welfare of organic chickens production</t>
   </si>
   <si>
     <t>biologische reststromen uit voedsel</t>
   </si>
   <si>
     <t xml:space="preserve">Het eﬀect van levende insectenlarven voor langzaam groeiende biologische kippen te testen op vlak van prestaties, immuniteit, darmgezondheid en vleeskwaliteit met als doel een duurzamere vleesproductie en verbeterd dierenwelzijn. </t>
   </si>
   <si>
     <t>CORE Organic - ICROFS</t>
   </si>
   <si>
     <t>Entomoponics</t>
   </si>
   <si>
     <t>groentetelers</t>
   </si>
   <si>
-    <t>Meelworm (+ evt. andere insectensoorten)</t>
+    <t>meelworm (+ evt. andere insectensoorten)</t>
   </si>
   <si>
     <t>plantaardige reststromen (loof, stengeldelen, vruchten) uit groenteteelt (onder serre)</t>
   </si>
   <si>
     <t>Valorisatie van plant- en oogstresten van glastuinbouwers door meelwormen + verkenning van meervoudig gebruik van serre (vruchtgroenteteelt + insectenkweek)</t>
   </si>
   <si>
     <t>EIP - Operationele groepen</t>
   </si>
   <si>
     <t>Impulsproject: Versterking van KU Leuven Campus Geel als excellentiecentrum voor industrieel insectenonderzoek</t>
   </si>
   <si>
     <t>(Leen Van Campenhout), Mik Van Der Borght, Jeroen De Smet</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, meelworm en eventueel andere</t>
+    <t>zwarte soldatenvlieg, meelworm en eventueel andere</t>
   </si>
   <si>
     <t>Partners binnen en buiten KU Leuven (ook industrieel) aantrekken voor nieuwe samenwerkingen in de context van het SymBIOnt-gebouw door preliminaire data te genereren voor nieuwe projectaanvragen; uitwerken van een valorisatieprogramma</t>
   </si>
   <si>
     <t>Interne financiering KU Leuven</t>
   </si>
   <si>
     <t>Innovatiemandaat (post-doc) VITO</t>
   </si>
   <si>
     <t>VITO (Lise Soetemans)</t>
   </si>
   <si>
     <t>Protein Farm</t>
   </si>
   <si>
     <t>Standaard substraat Protein farm</t>
   </si>
   <si>
     <t>Gebruik en manipulatie van chitosan uit zwarte soldaatvlieg voor gewas- en fruitbeschermingstoepassingen</t>
   </si>
   <si>
     <t>VLAIO</t>
   </si>
@@ -1052,133 +1081,133 @@
   <si>
     <t>RADIUS, KU Leuven, Inagro</t>
   </si>
   <si>
     <t>ValoReSect: Insectenfrass: verwerkingsmethodes, biologische en chemische risico’s, en het gebruik ervan als bodemverbeteraar</t>
   </si>
   <si>
     <t>RADIUS, KU Leuven – Departement Biosystemen; Inagro</t>
   </si>
   <si>
     <t>Valorisatie van het restsubstraat van insecten</t>
   </si>
   <si>
     <t>VLAIO-TETRA</t>
   </si>
   <si>
     <t>Petsect</t>
   </si>
   <si>
     <t>Mia.eeckhout@ugent.be</t>
   </si>
   <si>
     <t>UGent, Vives, VITO, Inagro</t>
   </si>
   <si>
-    <t>Zwarte soldatenvlieg, meelworm</t>
+    <t>zwarte soldatenvlieg, meelworm</t>
   </si>
   <si>
     <t>Gebruik van insecten in honden en kattenvoeding</t>
   </si>
   <si>
     <t>Insecten van A tot Z</t>
   </si>
   <si>
     <t>zwarte soldatenvlieg en meelworm</t>
   </si>
   <si>
-    <t>Onderzoek naar behoefte van meelworm en BSF aan specifieke essentiële aminozuren in hun voeder.  Hierbij wordt gestart vanuit de limiterende essentiële aminozuren die bekend zijn in de intensieve veeteelt of waar bepaalde reststromen rijk aan zijn (Lys en Meth).</t>
-[...2 lines deleted...]
-    <t>Insectenmeel en melkweipoeder: Nieuwe potentiële eiwitbronnen voor 100% biologisch leghennenvoer</t>
+    <t>Onderzoek naar behoefte van meelworm en zwarte soldatenvlieg aan specifieke essentiële aminozuren in hun voeder.  Hierbij wordt gestart vanuit de limiterende essentiële aminozuren die bekend zijn in de intensieve veeteelt of waar bepaalde reststromen rijk aan zijn (Lys en Meth).</t>
+  </si>
+  <si>
+    <t>LEGMEME: Insectenmeel en melkweipoeder: Nieuwe potentiële eiwitbronnen voor 100% biologisch leghennenvoer</t>
   </si>
   <si>
     <t>Proefbedrijf Veehouderij</t>
   </si>
   <si>
     <t>hanne.nijs@provincieantwerpen.be</t>
   </si>
   <si>
     <t>ILVO</t>
   </si>
   <si>
+    <t>zwarte soldatenvlieg (larven)</t>
+  </si>
+  <si>
     <t>De doelstelling van dit project is het evalueren van het potentieel van twee alternatieve eiwitbronnen in de biologische leghennenhouderij: insectenmeel en melkweipoeder</t>
   </si>
   <si>
     <t>CCBT (bio)</t>
   </si>
   <si>
     <t>Senior Post-Doctoraat rond thema: virussen aanwezig in zwarte soldatenvlieg en hun interactie met het microbioom</t>
   </si>
   <si>
     <t>jeroen.desmet@KU Leuven.be (promotor Leen Van Campenhout: leen.vancampenhout@KU Leuven.be)</t>
   </si>
   <si>
-    <t>Bacterieel en viraal microbioom van BSF verder onderzoeken en interactie ervan. Ism vakgroep Rob Lavigne, KULeuven (expertise bacterofagen).</t>
+    <t>Bacterieel en viraal microbioom van zwarte soldatenvlieg verder onderzoeken en interactie ervan. Ism vakgroep Rob Lavigne, KULeuven (expertise bacterofagen).</t>
   </si>
   <si>
     <t>Vivisect: Valorisatie van insectenvetten</t>
   </si>
   <si>
     <t>Karel de Grote Hogeschool</t>
   </si>
   <si>
     <t>jeroen.geuens@kdg.be ; annelore.wens@kdg.be</t>
   </si>
   <si>
     <t>Radius, Vives, Inagro, Mylène, EOC, Praktijkpunt landbouw Vlaams-Brabant, Desmet Ballestra, GL-Projects</t>
   </si>
   <si>
-    <t>nvt</t>
-[...1 lines deleted...]
-  <si>
     <t>Omstreden exotische vetten zoals palmolie en kokosolie vervangen door duurzame insectenolie in industriële non-food toepassingen</t>
   </si>
   <si>
     <t>ProFuNu</t>
   </si>
   <si>
     <t>Flanders' Food</t>
   </si>
   <si>
     <t>ellen.fierens@flandersfood.com</t>
   </si>
   <si>
     <t>UGent, KU Leuven, ILVO, Thomas More</t>
-  </si>
-[...1 lines deleted...]
-    <t>Meelworm</t>
   </si>
   <si>
     <t xml:space="preserve">Kennisopbouw over het effect van de verwerking van erwten, meelwormen, Spirulina en mycoproteïne op de nutritionele en techno-functionele kwaliteit, oxidatieve stabiliteit en gezondheidseffecten van deze eiwitten en (hybride)modelproducten. Hierbij zal een vergelijking met varkensvlees gemaakt worden. 
 </t>
   </si>
   <si>
     <t>SBO</t>
   </si>
   <si>
     <t>Agrarische Insecten Cluster (AIC)</t>
+  </si>
+  <si>
+    <t>obil</t>
   </si>
   <si>
     <t>stijn.coenen@thomasmore.be</t>
   </si>
   <si>
     <t>5 landbouwbedrijven: Mertens-hal lv, Tim Mertens, Wouter Mertens, Romberama bvba en Robbe &amp; Peter Vermeiren; Global Link Projects bv; Agropolis Service nv; PVL vzw; ForFarmers Belgium bv</t>
   </si>
   <si>
     <t>Duurzame ketensamenwerking creëren voor de productie en verwerking van zwarte soldatenvlieg larven als hoogwaardige eiwitrijke grondstof voor diervoeders:  de verschillende activiteiten van productie tot verwerking worden gebundeld in een cluster waarbij de leden zich gaan specialiseren en waarbij winst en risico evenredig verdeeld worden onder de leden</t>
   </si>
   <si>
     <t>Relance - realisatie Eiwitstrategie</t>
   </si>
   <si>
     <t>SuperInsect</t>
   </si>
   <si>
     <t>Lotte.frooninckx@thomasmore.be
 Siebe.berrens@thomasmore.be</t>
   </si>
   <si>
     <t>Renewi NV, Buurtsuper.be vzw, SQUAMA - Black Soldier Fly, Nusect BV</t>
   </si>
   <si>
     <t>supermarktafval</t>
@@ -1213,208 +1242,474 @@
   <si>
     <t>Gespiked Gainesville</t>
   </si>
   <si>
     <t>​​Kunnen zwarte soldatenvlieg larven mycotoxines afbreken en hierdoor zorgen voor een meer circulaire landbouw waarbij geïnfecteerde voeders kunnen worden hergebruikt? </t>
   </si>
   <si>
     <t>Bedrijf: Adisseo</t>
   </si>
   <si>
     <t>PETyFLY</t>
   </si>
   <si>
     <t>mik.vanderborght@kuleuven.be</t>
   </si>
   <si>
     <t>Artificieel Swill gespiked met (micro)plastics</t>
   </si>
   <si>
     <t>Ontwikkeling van een verwerkingsmethode voor biomassa gecontamineerd met polyethyleen terephtalaat die  een GM gist die PET kan afbreken, combineert met de kweek van zwarte soldatenvlieglarven</t>
   </si>
   <si>
     <t>FWO - Bio-based call</t>
   </si>
   <si>
+    <t>microplastics</t>
+  </si>
+  <si>
     <t>CHITINERY - Towards a novel sustainable chitin refinery process for insect and other arthropodal biomass</t>
   </si>
   <si>
     <t>Optimalisatie en opschaling van een nieuwe, duurzame methode voor het opzuiveren van chitine met een hoge zuiverheid uit de larven van de zwarte soldatenvlieg en in kaart brengen van de meest geschikte toepassingen voor dit product</t>
   </si>
   <si>
-    <t>InsectMobil</t>
-[...5 lines deleted...]
-    <t>Zwarte soldatenvlieg en meelworm</t>
+    <t>InsectMobil: Mobiele kweekinstallatie</t>
+  </si>
+  <si>
+    <t>lotte.frooninckx@thomasmore.be</t>
   </si>
   <si>
     <t>Mobiele installatie voor het kweken van insecten, inclusief sensoren voor klimaatmonitoring en emissies, oogstinstallatie, etc. De InsectMobil wordt op bedrijven geplaatst zodat o.a. landbouwers en andere geïnteresseerden in de praktijk kunnen ondervinden hoe het is om met de insecten te werken (demonstratie).</t>
   </si>
   <si>
     <t>PINSO - Verwerken van insecten voor de productie van duurzame olie: technologische en economische haalbaarheid</t>
   </si>
   <si>
     <t>Versnellen van het gebruik van insectenvetten binnen de circulaire bio-economie door de ontwikkeling van een roadmap voor de productie en valorisatie van insectenvetten die voldoen aan de eisen voor industriële toepassingen</t>
   </si>
   <si>
     <t>IOF-C3</t>
   </si>
   <si>
     <t>Rese(c)t: Insecten als sleutel voor de biologische kippenmestimpasse</t>
   </si>
   <si>
     <t>Carl.Coudron@inagro.be</t>
   </si>
   <si>
     <t>Proefbedrijf veehouderij/UGent</t>
   </si>
   <si>
     <t>nevenstromen landbouw</t>
   </si>
   <si>
     <t>Onderzoek naar (1) het effect van insecten als voeding op welzijn en gezondheid van voor jonge kuikens - in het bijzonder de traag groeiende (of biologische) rassen (2) effect van frass op de immuniteit en gezondheid van de plant tegen ziektes en insectenvraat en (3) mogelijkheid van frass als alternatief voor biokippenmest binnen de biologische champignonteelt.</t>
   </si>
   <si>
     <t>VLAIO-LA</t>
+  </si>
+  <si>
+    <t>frass</t>
   </si>
   <si>
     <t>Green Era Hub HiGa: Hermetia illucens for a Green agriculture</t>
   </si>
   <si>
     <t>David.Deruytter@inagro.be</t>
   </si>
   <si>
     <t>Aarhus University
 EntoPrime
 University of Turin
 University of Milan</t>
   </si>
   <si>
-    <t>Zwarte Soldatenvlieg</t>
-[...1 lines deleted...]
-  <si>
     <t>nevenstromen (die momenteel niet/onvoldoende gevaloriseerd worden)</t>
   </si>
   <si>
     <t>insecten om kringlopen te sluiten. Toepassingen van frass in akkerbouwteelten, Voederproeven met afgeleide producten van insecten in rundvee en vis, kweekoptimalisatie, emissiemetingen en ecologische en economische impactberekeningen</t>
   </si>
   <si>
     <t>Green ERA-Hub</t>
   </si>
   <si>
-    <t>Cost Action – Insect-IMP</t>
-[...11 lines deleted...]
-    <t>COST (European Coopration in science and tehcnology)</t>
+    <t>niet toegelaten nevenstromen</t>
+  </si>
+  <si>
+    <t>frass, bioveiligheid</t>
+  </si>
+  <si>
+    <t>Insect-IMP: Improved Knowledge Transfer for Sustainable Insect Breeding</t>
+  </si>
+  <si>
+    <t>Agricultural institute of Slovenia (coördinator). Vertegenwoordiging uit ±25 landen
+±25 industriepartners</t>
+  </si>
+  <si>
+    <t>zwarte soldatenvlieg, meelwormen en krekels</t>
+  </si>
+  <si>
+    <t>Netwerk rond genetische verbetering en kennisuitwisseling voor duurzame insectenkweek</t>
+  </si>
+  <si>
+    <t>COST (European Cooperation in Science and Technology)</t>
   </si>
   <si>
     <t>EntoBOOST: Strengthening Insect-Based Agriculture: Resolving key knowledge gaps on insect welfare, safety and gut health benefits of insect products</t>
   </si>
   <si>
     <t>KU Leuven (IP&amp;P)</t>
   </si>
   <si>
     <t>KU Leuven (Livestock technology + NAMES lab)
 UAntwerpen
 Thomas More Kempen
 Inagro
 UGent
 University of Insubria</t>
   </si>
   <si>
     <t>nevenstromen</t>
   </si>
   <si>
     <t xml:space="preserve">Onderzoek naar drie 'research gaps':
 1) stressindicatoren bij insectenkweek
 2) chemische (microplastics) en microbiologische (bacteriële endosporen) risico's bij gebruik van reststromen voor insectenkweek
 3) relatie tussen processing van insectenfracties en hun positief effect op diergezondheid </t>
   </si>
   <si>
     <t>FWO - innovaties in agrofoodsector</t>
   </si>
   <si>
+    <t>microplastics, bacteriën</t>
+  </si>
+  <si>
     <t>CHITILLUCENS: Subcritical Biorefinery of the Black Soldier Fly (Hermetia illucens) – Consolidating &amp; Comprehending the Process</t>
   </si>
   <si>
     <t>1) geavanceerd en duurzaam bioraffinageproces afstemmen op de productie van hoogwaardige chitine en chitosan
-2) fundamenteel inzicht verwerven in de manier waarop methanol en water bijdragen aan de deproteïnerings- en deacetyleringsprocessen onder subkritische omstandigheden, waarbij BSF-larven als model worden gebruikt.</t>
+2) fundamenteel inzicht verwerven in de manier waarop methanol en water bijdragen aan de deproteïnerings- en deacetyleringsprocessen onder subkritische omstandigheden, waarbij zwarte soldatenvlieg-larven als model worden gebruikt.</t>
+  </si>
+  <si>
+    <t>Chemische/farmaceutische/medische sector</t>
+  </si>
+  <si>
+    <t>Hermetia screening services: Streamlining Strain Identification and Management</t>
+  </si>
+  <si>
+    <t>sabine.vanmiert@thomasmore.be</t>
+  </si>
+  <si>
+    <t>Vergemakkelijken van het gebruik en de identificatie van stammen van de zwarte soldatenvlieg (zwarte soldatenvlieg) om de economische levensvatbaarheid op de lange termijn van zwarte soldatenvlieg-productie als duurzame bron van biomassa te verbeteren.</t>
+  </si>
+  <si>
+    <t>Interne financiering Associatie KU Leuven</t>
+  </si>
+  <si>
+    <t>Social Bugs - Seizing the potential of insect farming to boost social and solidarity economy</t>
+  </si>
+  <si>
+    <t>david.deruytter@inagro.be</t>
+  </si>
+  <si>
+    <t>Bugging Denmark, University of Copenhagen, Approximar,European Strategies Consulting</t>
+  </si>
+  <si>
+    <t>Krekel, meelworm en zwarte soldatenvlieg</t>
+  </si>
+  <si>
+    <t>Social Bugs wil een innovatie-ecosysteem creëren dat sociale en solidaire economie verbindt met de eetbare insectenindustrie. Geïnspireerd door casestudies van sectoroverschrijdende samenwerking tussen de insectenmarkt en de sociale en solidaire economie, wil het consortium innovatieve en toekomstgerichte curricula voor beroepsonderwijs en -opleiding ontwikkelen om kwetsbare burgers uit te rusten met vaardigheden voor het kweken van insecten, waardoor hun toegang tot werkgelegenheid in de eetbare insectenkwekerij wordt vergroot en de oprichting van sociale ondernemingen in de insectenindustrie wordt bevorderd.</t>
+  </si>
+  <si>
+    <t>Horizon - Erasmus +</t>
+  </si>
+  <si>
+    <t>SUPRFRASS - SUbstrate and PRocessing effects on insect FRASS quality, safety and application in an integrated valorisation approach</t>
+  </si>
+  <si>
+    <t>dries.vandeweyer@kuleuven.be</t>
+  </si>
+  <si>
+    <t>KU Leuven (SusCroPP)
+Thomas More</t>
+  </si>
+  <si>
+    <t>Verkrijgen van een alomvattend en toegepast inzicht in de invloed van kweeksubstraten en verwerkingsstrategieën op de samenstelling, veiligheid en toepassingsmogelijkheden in plantproductie van frass van de zwarte soldatenvlieg. In plaats van frass te beschouwen als een restproduct, positioneert het project het als een nevenproduct waarvan de waarde kan worden geoptimaliseerd voor duurzame landbouw en de circulaire bio-economie.</t>
+  </si>
+  <si>
+    <t>Zowel toegelaten als niet toegelaten substraten</t>
+  </si>
+  <si>
+    <t>Land- en tuinbouw</t>
+  </si>
+  <si>
+    <t>Voedsel- en plantpathogenen (bacteriën &amp; fungi)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valorant: Valorisation of Agricultural Residues – Optimisation and Recovery Advanced Network Tool
+</t>
+  </si>
+  <si>
+    <t>Thomas More
+ILVO (Instituut voor Landbouw-, Visserij- en Voedingsonderzoek)
+Valbiom
+DRANCO
+Greenport West-Holland
+VARTA
+3N Kompetenzzentrum
+Valorial
+IrBEA (Irish Bioenergy Association)
+Climaticus</t>
+  </si>
+  <si>
+    <t>Tuinbouwreststromen (fruit, groenten, bloemen)</t>
+  </si>
+  <si>
+    <t>Valorisatie van agrarische reststromen via cascade: extractie (polyfenolen) → eiwitproductie (o.a. via insecten) → bio‑energie</t>
+  </si>
+  <si>
+    <t>interreg NWE</t>
+  </si>
+  <si>
+    <t>Praktijkcentrum Insecten</t>
+  </si>
+  <si>
+    <t>KU Leuven
+ILVO
+Inagro
+VITO</t>
+  </si>
+  <si>
+    <t>zwarte soldatenvlieg en meelwormen</t>
+  </si>
+  <si>
+    <t>Nevenstromen</t>
+  </si>
+  <si>
+    <t>Opschaling naar praktijk-/bedrijfsschaal, demonstratie en implementatie van insectenkweek in Vlaanderen</t>
+  </si>
+  <si>
+    <t>Marsibb: Mining and Refining of Second Generation Biomass into industrial Building Blocks</t>
+  </si>
+  <si>
+    <t>KU Leuven (BioCon)</t>
+  </si>
+  <si>
+    <t>Ontginning en raffinage van biomassa (incl. insectvetten) tot bio‑gebaseerde bouwstenen (polymers, cosmetica, etc.)</t>
+  </si>
+  <si>
+    <t>DODILog: Develop Opportunities to Digitalise &amp; Innovate in the Agri‑Food value chain’s Logistics</t>
+  </si>
+  <si>
+    <t>VIVES en Inagro</t>
+  </si>
+  <si>
+    <t>aardappel- en graanverliezen tijdens transport en opslag</t>
+  </si>
+  <si>
+    <t>Ons werk richt zich op het begrijpen en valoriseren van afvalstromen die ontstaan ​​tijdens het transport en de opslag van aardappelen en granen. Deze verliezen kunnen het gevolg zijn van mechanische schade, microbiële of schimmelactiviteit en kieming. We brengen deze stromen systematisch in kaart en karakteriseren ze om de volumes, seizoenspatronen en belangrijke fysische en biochemische eigenschappen te kwantificeren. Op basis hiervan ontwikkelen en beoordelen we conversiepaden waaronder producten op basis van insecten die de opslagstabiliteit en productkwaliteit van aardappelen en tarwe kunnen verbeteren. Dit omvat onderzoek naar het gebruik van natuurlijke remmers of andere behandelingen om microbiële groei, schimmelbederf en nutriëntenverlies te beperken, waardoor de totale verspilling in de hele toeleveringsketen wordt verminderd.</t>
+  </si>
+  <si>
+    <t>Doctoraat: Rearing of the black soldier fly towards application in piglet feed_x000D_</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg, Meeltor</t>
+  </si>
+  <si>
+    <t>BSF: Biomass Solution for Farmers</t>
+  </si>
+  <si>
+    <t>Huiskrekel, Zwarte soldatenvlieg</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg, e.a.</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg, Meeltor, Treksprinkhaan, Huiskrekel</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg, kleine meelworm, huiskrekel</t>
+  </si>
+  <si>
+    <t>Meelworm, zwarte soldatenvlieg</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg, Meelworm, Huiskrekel</t>
+  </si>
+  <si>
+    <t>Meelwormen en larven van de zwarte soldatenvlieg</t>
+  </si>
+  <si>
+    <t>Insecten als duurzame grondstof voor diervoeders</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg en meelworm</t>
+  </si>
+  <si>
+    <t>Groenteafval, dikke fractie van digestaat (groenteafval), restaurantafval, kippenmeel</t>
+  </si>
+  <si>
+    <t>Samenstelling larven (RE, RVET, RAS, AZ), in vitro vertering, voedingswaarde, voedselveiligheid, onderdrukkende werking tegen bacteriën in de dunne darm van biggen</t>
+  </si>
+  <si>
+    <t>Zwarte soldatenvlieg (larve)</t>
+  </si>
+  <si>
+    <t>Meelworm (+ evt. andere insectensoorten)</t>
+  </si>
+  <si>
+    <r>
+      <t>nieuwe ketensamenwerking die aantoont</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dat voedselrestromen van supermarkten als voeder voor insecten gebruikt kunnen worden</t>
+    </r>
+  </si>
+  <si>
+    <t>Zwarte Soldatenvlieg</t>
+  </si>
+  <si>
+    <t>Aantal van Project</t>
+  </si>
+  <si>
+    <t>Afkorting</t>
+  </si>
+  <si>
+    <t>Uitleg</t>
+  </si>
+  <si>
+    <t>Bijzonder onderzoeksfonds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORE Organic </t>
+  </si>
+  <si>
+    <t>Coordination of European Transnational Research in Organic Food and Farming Systems (ICROFS).</t>
+  </si>
+  <si>
+    <t>Cornet project</t>
+  </si>
+  <si>
+    <t>COllective Research NETwork</t>
+  </si>
+  <si>
+    <t>Europees Fonds voor Regionale Ontwikkeling</t>
+  </si>
+  <si>
+    <t>European Innovation Partnerships: innovatie-instrument uit het GLB (gemeenschappelijk landbouwbeleid)</t>
+  </si>
+  <si>
+    <t>Fonds voor Wetenschappelijk Onderzoek</t>
+  </si>
+  <si>
+    <t>SBO: Strategisch Basis Onderzoek</t>
+  </si>
+  <si>
+    <t>Horizon 2020</t>
+  </si>
+  <si>
+    <t>H2020, BBI-JU</t>
+  </si>
+  <si>
+    <t>Horizon 2020, Biobased Industries Joint Undertaking</t>
+  </si>
+  <si>
+    <t>Interreg</t>
+  </si>
+  <si>
+    <t>Interregionale projecten</t>
+  </si>
+  <si>
+    <t>Interfacultaire raad voor ontwikkelingssamenwerking</t>
+  </si>
+  <si>
+    <t>Projectmatig Wetenschappelijk Onderzoek (onderzoek dat hogescholen verrichten op basis van praktijkgerichte vragen van partners uit het werkveld)</t>
+  </si>
+  <si>
+    <t>Regionaal Sociaal-Economisch Overlegcomité (Vlaanderen)</t>
+  </si>
+  <si>
+    <t>FACCE: Food, agriculture and climate change (afgelopen op 29 februari 2020)</t>
+  </si>
+  <si>
+    <t>Interdisciplinair Coöperatief Onderzoek</t>
+  </si>
+  <si>
+    <t>Milieu- en energietechnologie Innovatie Platform (MIP)</t>
+  </si>
+  <si>
+    <t>Programma voor praktijkgericht onderzoek door hogescholen en geïntegreerde opleidingen in de universiteiten voor ondernemingen en non-profitorganisaties.</t>
+  </si>
+  <si>
+    <t>Landbouwtraject</t>
+  </si>
+  <si>
+    <t>Collectief Onderzoek &amp; Ontwikkeling en Collectieve Kennisverspreiding/-transfer</t>
+  </si>
+  <si>
+    <t>Vlaamse Interuniversitaire Raad - Universitaire ontwikkelingssamenwerking</t>
+  </si>
+  <si>
+    <t>Relance - Realisatie Eiwitstrategie</t>
+  </si>
+  <si>
+    <t>Eenmalige oproep, zie https://lv.vlaanderen.be/nl/subsidies/scholen-groeperingen-vzws-organisaties/projecten-relance-2021</t>
+  </si>
+  <si>
+    <t>Doctoraat: Insect biorefinery: from waste to high-added value products like proteins and chitin</t>
+  </si>
+  <si>
+    <t>Doctoraat: Microbial quality of raw edible insects and impact of processing and conservation</t>
+  </si>
+  <si>
+    <t>ILVO, Millibeter</t>
   </si>
   <si>
     <t>ValIEMA: valorisatie van emissies en frass uit de insectenkweek door het gebruik van microalgen</t>
   </si>
   <si>
     <t>valorisatie van emissies en frass uit de insectenkweek door het gebruik van microalgen</t>
-  </si>
-[...28 lines deleted...]
-    <t>Horizon - Erasmus +</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="26" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="8" formatCode="&quot;€&quot;\ #,##0.00;[Red]&quot;€&quot;\ \-#,##0.00"/>
+    <numFmt numFmtId="44" formatCode="_ &quot;€&quot;\ * #,##0.00_ ;_ &quot;€&quot;\ * \-#,##0.00_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
+  </numFmts>
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF3F3F76"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
@@ -1491,97 +1786,127 @@
       <name val="FlandersArtSerif-Regular"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="FlandersArtSerif-Regular"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="FlandersArtSerif-Regular"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="FlandersArtSerif-Regular"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="FlandersArtSerif-Regular"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF444444"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="FlandersArtSerif-Regular"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="FlandersArtSerif-Regular"/>
+      <charset val="1"/>
+    </font>
   </fonts>
-  <fills count="14">
+  <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
@@ -1602,62 +1927,80 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8BAE00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF8BAE00"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
@@ -1719,206 +2062,671 @@
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF9BC2E6"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF9BC2E6"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF9BC2E6"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="17" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="18" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="8" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" xfId="18" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" xfId="18" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="15" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="15" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1"/>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" xfId="18" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" xfId="18" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Berekening" xfId="11" builtinId="22" hidden="1"/>
     <cellStyle name="Controlecel" xfId="13" builtinId="23" hidden="1"/>
     <cellStyle name="Gekoppelde cel" xfId="12" builtinId="24" hidden="1"/>
     <cellStyle name="Goed" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Hyperlink" xfId="18" builtinId="8"/>
     <cellStyle name="Invoer" xfId="9" builtinId="20" hidden="1"/>
     <cellStyle name="Kop 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Kop 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Kop 3" xfId="4" builtinId="18" hidden="1"/>
     <cellStyle name="Kop 4" xfId="5" builtinId="19" hidden="1"/>
     <cellStyle name="Neutraal" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Notitie" xfId="15" builtinId="10" hidden="1"/>
     <cellStyle name="Ongeldig" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Titel" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Totaal" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Uitvoer" xfId="10" builtinId="21" hidden="1"/>
     <cellStyle name="Verklarende tekst" xfId="16" builtinId="53" hidden="1"/>
     <cellStyle name="Waarschuwingstekst" xfId="14" builtinId="11" hidden="1"/>
   </cellStyles>
-  <dxfs count="24">
+  <dxfs count="42">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="FlandersArtSerif-Regular"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="FlandersArtSerif-Regular"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -2310,98 +3118,1729 @@
       </fill>
       <border>
         <left style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </bottom>
         <vertical style="thin">
           <color theme="0" tint="-0.24994659260841701"/>
         </vertical>
         <horizontal style="thin">
           <color theme="0"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="LV" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="LV" pivot="0" count="9" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="23"/>
-[...7 lines deleted...]
-      <tableStyleElement type="secondColumnStripe" size="5" dxfId="15"/>
+      <tableStyleElement type="wholeTable" dxfId="41"/>
+      <tableStyleElement type="headerRow" dxfId="40"/>
+      <tableStyleElement type="totalRow" dxfId="39"/>
+      <tableStyleElement type="firstColumn" dxfId="38"/>
+      <tableStyleElement type="lastColumn" dxfId="37"/>
+      <tableStyleElement type="firstRowStripe" dxfId="36"/>
+      <tableStyleElement type="secondRowStripe" dxfId="35"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="34"/>
+      <tableStyleElement type="secondColumnStripe" size="5" dxfId="33"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFF39200"/>
       <color rgb="FF3FA535"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="nl-NL"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:pivotSource>
+    <c:name>[TA_vanaf_juli2021_onderzoeksprojecten_insecten_versie 19 juni 2026.xlsx]projecten nevenstromen grafisch!Draaitabel13</c:name>
+    <c:fmtId val="0"/>
+  </c:pivotSource>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-BE"/>
+              <a:t>Aantal nevenstromen-projecten per thema</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-BE" baseline="0"/>
+              <a:t> voedselveiligheid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-BE"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-BE"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:pivotFmts>
+      <c:pivotFmt>
+        <c:idx val="0"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="nl-BE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+    </c:pivotFmts>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'projecten nevenstromen grafisch'!$B$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Totaal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>'projecten nevenstromen grafisch'!$A$4:$A$13</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>/</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>bacteriën</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>frass</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>frass, bioveiligheid</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>insecticiden, polluenten</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>microbiologisch</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>microbiologisch, chemish</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>microplastics</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>microplastics, bacteriën</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'projecten nevenstromen grafisch'!$B$4:$B$13</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>1</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-C877-4523-A0F9-420596120771}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="182"/>
+        <c:axId val="1039753167"/>
+        <c:axId val="1039755567"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1039753167"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-BE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1039755567"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1039755567"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-BE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1039753167"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="nl-BE"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+  <c:extLst>
+    <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
+      <c14:pivotOptions>
+        <c14:dropZoneFilter val="1"/>
+        <c14:dropZoneCategories val="1"/>
+        <c14:dropZoneData val="1"/>
+        <c14:dropZonesVisible val="1"/>
+      </c14:pivotOptions>
+    </c:ext>
+    <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
+      <c16:pivotOptions16>
+        <c16:showExpandCollapseFieldButtons val="1"/>
+      </c16:pivotOptions16>
+    </c:ext>
+  </c:extLst>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="216">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>60960</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>365760</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Grafiek 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2438AB3-5C2F-8AEA-1F21-E5C4916062D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Evelien Decuypere" refreshedDate="45701.617684722223" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="26" xr:uid="{494333A1-208F-45D0-94EB-6B81452C60E2}">
+  <cacheSource type="worksheet">
+    <worksheetSource name="Tabel3"/>
+  </cacheSource>
+  <cacheFields count="10">
+    <cacheField name="Project" numFmtId="0">
+      <sharedItems count="26">
+        <s v="PROteINSECT"/>
+        <s v="Doctoraat: Rearing of the black soldier fly towards application in piglet feed_x000d_"/>
+        <s v="Insecten op reststromen"/>
+        <s v="BSF: Biomass Solution for Farmers"/>
+        <s v="Omzetting van vaste mestfractie van varkens door insecten"/>
+        <s v="IWaMaS (Insect Waste Management System)"/>
+        <s v="Oleosect"/>
+        <s v="Chitinsect"/>
+        <s v="M2LARV"/>
+        <s v="In2Broiler: Gebruik van insecten als hoogwaardige eiwitbron in vleeskuikenvoer"/>
+        <s v="Edinco: Microbiologische en chemische voedselveiligheidsrisico's bij het kweken van insecten"/>
+        <s v="Doctoraat ‘Insect biorefinery: from waste to high-added value products like proteins and chitin’"/>
+        <s v="Bioboost"/>
+        <s v="InDIRECT"/>
+        <s v="Entomospeed"/>
+        <s v="Feed-Food"/>
+        <s v="Insecten als duurzame grondstof voor diervoeders"/>
+        <s v="Witloofwortels en insecten"/>
+        <s v="Entobiota: Turning Black into Golden Soldier Fly Larvae_x000a_(Hermetia illucens)_x000a_"/>
+        <s v="Poultrynsect: The use of live insect larvae to improve sustainability and animal welfare of organic chickens production"/>
+        <s v="Entomoponics"/>
+        <s v="SuperInsect"/>
+        <s v="PETyFLY"/>
+        <s v="Rese(c)t: Insecten als sleutel voor de biologische kippenmestimpasse"/>
+        <s v="Green Era Hub HiGa: Hermetia illucens for a Green agriculture"/>
+        <s v="EntoBOOST: Strengthening Insect-Based Agriculture: Resolving key knowledge gaps on insect welfare, safety and gut health benefits of insect products"/>
+      </sharedItems>
+    </cacheField>
+    <cacheField name="Start" numFmtId="14">
+      <sharedItems containsDate="1" containsMixedTypes="1" minDate="1905-07-06T00:00:00" maxDate="2024-10-02T00:00:00"/>
+    </cacheField>
+    <cacheField name="Einde" numFmtId="14">
+      <sharedItems containsDate="1" containsBlank="1" containsMixedTypes="1" minDate="2014-01-01T00:00:00" maxDate="2028-10-01T00:00:00"/>
+    </cacheField>
+    <cacheField name="Uitvoerder" numFmtId="0">
+      <sharedItems/>
+    </cacheField>
+    <cacheField name="Insect" numFmtId="0">
+      <sharedItems/>
+    </cacheField>
+    <cacheField name="Substraat (indien specifiek)" numFmtId="0">
+      <sharedItems/>
+    </cacheField>
+    <cacheField name="Doel" numFmtId="0">
+      <sharedItems longText="1"/>
+    </cacheField>
+    <cacheField name="Substraat (wetgeving)" numFmtId="0">
+      <sharedItems count="7">
+        <s v="cat 2"/>
+        <s v="cat 3"/>
+        <s v="cat 2 + 3"/>
+        <s v="organisch"/>
+        <s v="microplastics"/>
+        <s v="niet toegelaten nevenstromen"/>
+        <s v="nevenstromen"/>
+      </sharedItems>
+    </cacheField>
+    <cacheField name="Toepassing" numFmtId="0">
+      <sharedItems count="4">
+        <s v="feed"/>
+        <s v="food"/>
+        <s v="bio-economie"/>
+        <s v="feed en food"/>
+      </sharedItems>
+    </cacheField>
+    <cacheField name="Voedselveiligheid" numFmtId="0">
+      <sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="0" count="10">
+        <s v="/"/>
+        <s v="bacteriën"/>
+        <s v="microbiologisch, chemish"/>
+        <s v="insecticiden, polluenten"/>
+        <n v="0"/>
+        <s v="microbiologisch"/>
+        <s v="microplastics"/>
+        <s v="frass"/>
+        <s v="frass, bioveiligheid"/>
+        <s v="microplastics, bacteriën"/>
+      </sharedItems>
+    </cacheField>
+  </cacheFields>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
+      <x14:pivotCacheDefinition/>
+    </ext>
+  </extLst>
+</pivotCacheDefinition>
+</file>
+
+<file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="26">
+  <r>
+    <x v="0"/>
+    <d v="2013-01-01T00:00:00"/>
+    <d v="2016-01-01T00:00:00"/>
+    <s v="FERA - UK gov."/>
+    <s v="Huisvlieg"/>
+    <s v="Mest, allerlei stromen (ook Afrikaans)"/>
+    <s v="Exploitatie van insecten als een duurzame eiwitbron voor diervoeder en menselijke voeding"/>
+    <x v="0"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <d v="2013-01-01T00:00:00"/>
+    <d v="2017-01-01T00:00:00"/>
+    <s v="UGent"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="GFT, digestaat, restaurantafval"/>
+    <s v="Samenstelling larven (RE, RVET, RAS, AZ), onderdrukkende werking tegen bacteriën in de dunne darm van biggen, biggenproef met dosissen (ont)vet-prepoppenmeel"/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="2"/>
+    <d v="2013-01-01T00:00:00"/>
+    <s v="/"/>
+    <s v="Inagro"/>
+    <s v="Zwarte soldatenvlieg, Meeltor"/>
+    <s v="Mest (cat. 2), restaurantafval (cat. 3), landbouwkundige reststromen"/>
+    <s v="Insecten als eiwitbron voor voeder (aquacultuur, e.a.) en afval- en mestverwerking"/>
+    <x v="2"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <d v="2013-01-01T00:00:00"/>
+    <d v="2016-01-01T00:00:00"/>
+    <s v="VIVES"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="Mest, digestaat, restaurantafval"/>
+    <s v="Verwerking en bewerking afval en productie alternatief eiwit"/>
+    <x v="2"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <d v="2014-01-01T00:00:00"/>
+    <d v="2014-01-01T00:00:00"/>
+    <s v="VIVES"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="Vaste mestfractie varkens"/>
+    <s v="Verwerking, bewerking en productie alternatief eiwit"/>
+    <x v="0"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="5"/>
+    <d v="2014-09-01T00:00:00"/>
+    <d v="2015-08-31T00:00:00"/>
+    <s v="Thomas More (RADIUS)"/>
+    <s v="Huiskrekel, Zwarte soldatenvlieg"/>
+    <s v="Organische reststromen"/>
+    <s v="Valorisatie van laagwaardige nevenstromen uit door insecten en effect van type nevenstroom op hun voederconversie"/>
+    <x v="2"/>
+    <x v="1"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <s v="2014 - 2016"/>
+    <d v="2016-01-01T00:00:00"/>
+    <s v="Thomas More (RADIUS)"/>
+    <s v="Zwarte soldatenvlieg, e.a."/>
+    <s v="Organisch afval (groenten - fruit)"/>
+    <s v="Gebruik van vetten/chitine uit insecten in cosmetische en chemische industrie"/>
+    <x v="3"/>
+    <x v="2"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <s v="1/01/2014 - 30/06/2016"/>
+    <d v="2016-06-30T00:00:00"/>
+    <s v="Millibeter"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="Organische reststromen"/>
+    <s v="Gebruik van chitine (chitosan) uit insecten in chemische industrie"/>
+    <x v="3"/>
+    <x v="2"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <s v="1/04/2014 - 30/09/2016"/>
+    <d v="2016-09-30T00:00:00"/>
+    <s v="Millibeter"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="Varkensmest"/>
+    <s v="Bioconversie van dierlijke mest door eiwit- en vetrijke_x000a_vliegenlarven: procesoptimalisatie en –sturing"/>
+    <x v="0"/>
+    <x v="2"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="9"/>
+    <s v="1/11/2014 - 10/2016"/>
+    <d v="2016-10-01T00:00:00"/>
+    <s v="KU Leuven (Campus Geel)"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="Supermarktafval"/>
+    <s v="Insecten als diervoeder (vleeskuikens)"/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="10"/>
+    <s v="1/10/2015 - 30/09/2018"/>
+    <d v="2018-09-30T00:00:00"/>
+    <s v="KU Leuven (Campus Geel)"/>
+    <s v="Zwarte soldatenvlieg, Meeltor, Treksprinkhaan, Huiskrekel"/>
+    <s v="Supermarktafval, tarwezemelen, gras, kattenbrokken, mest, bloed"/>
+    <s v="Microbiologische en chemische voedselveiligheidsrisico's in functie van kweekcondities en substraattype"/>
+    <x v="2"/>
+    <x v="1"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <s v="2016 - 2019"/>
+    <d v="2019-01-01T00:00:00"/>
+    <s v="VITO"/>
+    <s v="Zwarte soldatenvlieg, kleine meelworm, huiskrekel"/>
+    <s v="Organische reststromen"/>
+    <s v="Mogelijkheden van insecten als afvalverwerking, voederbron en product in chemische industrie (chitine)"/>
+    <x v="3"/>
+    <x v="2"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <s v="11/2016 – 03/2020"/>
+    <d v="2020-03-01T00:00:00"/>
+    <s v="provincie Westland (Nl)"/>
+    <s v="Meelworm, zwarte soldatenvlieg"/>
+    <s v="Nevenstromen uit de tuinbouw"/>
+    <s v="Het testen van tuinbouwafvalstromen als voedselbron voor het kweken van insecten"/>
+    <x v="3"/>
+    <x v="3"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <s v="12/2016 – 12/2018"/>
+    <d v="2018-12-01T00:00:00"/>
+    <s v="VITO"/>
+    <s v="Zwarte soldatenvlieg, Meelworm, Huiskrekel"/>
+    <s v="Nevenstromen uit de landbouw en uit vergelijkbare sectoren"/>
+    <s v="ontwikkeling van bioraffinageprocessen voor de directe of indirecte omzetting van diverse organische nevenstromen in vermarktbare producten zoals eiwitten, vetten of chitines. Analyse van de aanwezigheid &amp; carry-over van insecticiden/polluenten. "/>
+    <x v="3"/>
+    <x v="3"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <s v="4/2017 – 4/2020"/>
+    <d v="2020-04-01T00:00:00"/>
+    <s v="VIVES"/>
+    <s v="Meelwormen en larven van de zwarte soldatenvlieg"/>
+    <s v="Laagwaardige plantaardige reststromen"/>
+    <s v="Opschaling kweek, effect van substraat op nutritionele waarde van insecten, potentiële valorisatiemogelijkheden"/>
+    <x v="3"/>
+    <x v="3"/>
+    <x v="4"/>
+  </r>
+  <r>
+    <x v="15"/>
+    <d v="1905-07-06T00:00:00"/>
+    <d v="2016-01-01T00:00:00"/>
+    <s v="Millibeter"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="Supermarktafval"/>
+    <s v="Mogelijkheden van insecten als voeder (siervogels, siervissen, katten, honden, varkens, kippen buiten EU) en voeding (buiten EU)"/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="4"/>
+  </r>
+  <r>
+    <x v="16"/>
+    <s v="/"/>
+    <s v="/"/>
+    <s v="UGent"/>
+    <s v="Zwarte soldatenvlieg en meelworm"/>
+    <s v="Groenteafval, dikke fractie van digestaat (groenteafval), restaurantafval, kippenmeel"/>
+    <s v="Samenstelling larven (RE, RVET, RAS, AZ), in vitro vertering, voedingswaarde, voedselveiligheid, onderdrukkende werking tegen bacteriën in de dunne darm van biggen"/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="17"/>
+    <d v="2017-09-01T00:00:00"/>
+    <m/>
+    <s v="Thomas More &amp; Nationale proeftuin voor witloof"/>
+    <s v="meelworm"/>
+    <s v="Reststromen uit de witloofteelt"/>
+    <s v="Valorisatie van witloofwortels na forcerie met insecten; kweek van insecten in witloofforceerruimtes; pilootopstelling in het proefcentrum; demo voor telers."/>
+    <x v="3"/>
+    <x v="1"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="18"/>
+    <d v="2019-01-01T00:00:00"/>
+    <d v="2022-12-31T00:00:00"/>
+    <s v="KU Leuven (Campus Geel)"/>
+    <s v="Zwarte soldatenvlieg (larve)"/>
+    <s v="Voedselresten"/>
+    <s v="Toegevoegde waardecreatie door analyse van de microbiota en het metabolisme van de larven van de zwarte soldatenvlieg als afvalverwerkers"/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="5"/>
+  </r>
+  <r>
+    <x v="19"/>
+    <d v="2020-11-01T00:00:00"/>
+    <d v="2023-10-30T00:00:00"/>
+    <s v="Inagro"/>
+    <s v="Zwarte soldatenvlieg (larve)"/>
+    <s v="biologische reststromen uit voedsel"/>
+    <s v="Het eﬀect van levende insectenlarven voor langzaam groeiende biologische kippen te testen op vlak van prestaties, immuniteit, darmgezondheid en vleeskwaliteit met als doel een duurzamere vleesproductie en verbeterd dierenwelzijn. "/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <d v="2021-07-01T00:00:00"/>
+    <d v="2023-06-30T00:00:00"/>
+    <s v="Inagro"/>
+    <s v="Meelworm (+ evt. andere insectensoorten)"/>
+    <s v="plantaardige reststromen (loof, stengeldelen, vruchten) uit groenteteelt (onder serre)"/>
+    <s v="Valorisatie van plant- en oogstresten van glastuinbouwers door meelwormen + verkenning van meervoudig gebruik van serre (vruchtgroenteteelt + insectenkweek)"/>
+    <x v="3"/>
+    <x v="3"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <d v="2022-12-15T00:00:00"/>
+    <d v="2024-12-14T00:00:00"/>
+    <s v="Thomas More Kempen"/>
+    <s v="Zwarte soldatenvlieg (larve)"/>
+    <s v="Supermarktafval"/>
+    <s v="nieuwe ketensamenwerking die aantoont dat voedselrestromen van supermarkten als voeder voor insecten gebruikt kunnen worden"/>
+    <x v="1"/>
+    <x v="0"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <d v="2023-01-01T00:00:00"/>
+    <d v="2024-12-31T00:00:00"/>
+    <s v="KU Leuven"/>
+    <s v="Zwarte soldatenvlieg (larve)"/>
+    <s v="Artificieel Swill gespiked met (micro)plastics"/>
+    <s v="Ontwikkeling van een verwerkingsmethode voor biomassa gecontamineerd met polyethyleen terephtalaat die  een GM gist die PET kan afbreken, combineert met de kweek van zwarte soldatenvlieglarven"/>
+    <x v="4"/>
+    <x v="2"/>
+    <x v="6"/>
+  </r>
+  <r>
+    <x v="23"/>
+    <d v="2024-03-01T00:00:00"/>
+    <d v="2028-02-29T00:00:00"/>
+    <s v="Inagro"/>
+    <s v="Zwarte soldatenvlieg en meelworm"/>
+    <s v="nevenstromen landbouw"/>
+    <s v="Onderzoek naar (1) het effect van insecten als voeding op welzijn en gezondheid van voor jonge kuikens - in het bijzonder de traag groeiende (of biologische) rassen (2) effect van frass op de immuniteit en gezondheid van de plant tegen ziektes en insectenvraat en (3) mogelijkheid van frass als alternatief voor biokippenmest binnen de biologische champignonteelt."/>
+    <x v="3"/>
+    <x v="0"/>
+    <x v="7"/>
+  </r>
+  <r>
+    <x v="24"/>
+    <d v="2024-03-01T00:00:00"/>
+    <d v="2027-02-28T00:00:00"/>
+    <s v="Inagro"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="nevenstromen (die momenteel niet/onvoldoende gevaloriseerd worden)"/>
+    <s v="insecten om kringlopen te sluiten. Toepassingen van frass in akkerbouwteelten, Voederproeven met afgeleide producten van insecten in rundvee en vis, kweekoptimalisatie, emissiemetingen en ecologische en economische impactberekeningen"/>
+    <x v="5"/>
+    <x v="0"/>
+    <x v="8"/>
+  </r>
+  <r>
+    <x v="25"/>
+    <d v="2024-10-01T00:00:00"/>
+    <d v="2028-09-30T00:00:00"/>
+    <s v="KU Leuven (IP&amp;P)"/>
+    <s v="Zwarte soldatenvlieg"/>
+    <s v="nevenstromen"/>
+    <s v="Onderzoek naar drie 'research gaps':_x000a_1) stressindicatoren bij insectenkweek_x000a_2) chemische (microplastics) en microbiologische (bacteriële endosporen) risico's bij gebruik van reststromen voor insectenkweek_x000a_3) relatie tussen processing van insectenfracties en hun positief effect op diergezondheid "/>
+    <x v="6"/>
+    <x v="0"/>
+    <x v="9"/>
+  </r>
+</pivotCacheRecords>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{1D5D453B-7A0A-4F8F-92B4-8CC8F5976C05}" name="Draaitabel13" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Waarden" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" compact="0" compactData="0" multipleFieldFilters="0" chartFormat="17">
+  <location ref="A3:B13" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
+  <pivotFields count="10">
+    <pivotField dataField="1" compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="2"/>
+        <item x="1"/>
+        <item x="4"/>
+        <item x="6"/>
+        <item x="5"/>
+        <item x="3"/>
+      </items>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+    <pivotField axis="axisRow" compact="0" outline="0" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="4"/>
+        <item x="0"/>
+        <item x="1"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="3"/>
+        <item x="5"/>
+        <item x="2"/>
+        <item x="6"/>
+        <item x="9"/>
+      </items>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{2946ED86-A175-432a-8AC1-64E0C546D7DE}">
+          <x14:pivotField fillDownLabels="1"/>
+        </ext>
+      </extLst>
+    </pivotField>
+  </pivotFields>
+  <rowFields count="1">
+    <field x="9"/>
+  </rowFields>
+  <rowItems count="10">
+    <i>
+      <x/>
+    </i>
+    <i>
+      <x v="1"/>
+    </i>
+    <i>
+      <x v="2"/>
+    </i>
+    <i>
+      <x v="3"/>
+    </i>
+    <i>
+      <x v="4"/>
+    </i>
+    <i>
+      <x v="5"/>
+    </i>
+    <i>
+      <x v="6"/>
+    </i>
+    <i>
+      <x v="7"/>
+    </i>
+    <i>
+      <x v="8"/>
+    </i>
+    <i>
+      <x v="9"/>
+    </i>
+  </rowItems>
+  <colItems count="1">
+    <i/>
+  </colItems>
+  <dataFields count="1">
+    <dataField name="Aantal van Project" fld="0" subtotal="count" baseField="0" baseItem="0"/>
+  </dataFields>
+  <chartFormats count="1">
+    <chartFormat chart="0" format="0" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="1">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+  </chartFormats>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" fillDownLabelsDefault="1" hideValuesRow="1"/>
+    </ext>
+    <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
+      <xpdl:pivotTableDefinition16/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="onderzoeksprojecten" displayName="onderzoeksprojecten" ref="A1:J74" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
-[...11 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Financiering" dataDxfId="2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="onderzoeksprojecten" displayName="onderzoeksprojecten" ref="A1:O77" totalsRowShown="0" headerRowDxfId="32" dataDxfId="31" tableBorderDxfId="30">
+  <autoFilter ref="A1:O77" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <tableColumns count="15">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Project" dataDxfId="29"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Start" dataDxfId="28"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Einde" dataDxfId="27"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Uitvoerder" dataDxfId="26"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Contactpersoon" dataDxfId="25" dataCellStyle="Hyperlink"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Partners" dataDxfId="24"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Insect" dataDxfId="23"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Substraat (indien specifiek)" dataDxfId="22"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Doel" dataDxfId="21"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Financiering" dataDxfId="20"/>
+    <tableColumn id="11" xr3:uid="{3B829BF5-78BC-405D-B53A-65E4682E4E4B}" name="Totaalbudget (België)" dataDxfId="19"/>
+    <tableColumn id="12" xr3:uid="{8050FFC5-B17A-4367-A1A4-C1123509C935}" name="waarvan subsidie" dataDxfId="18"/>
+    <tableColumn id="13" xr3:uid="{9A7E66A0-107F-499C-907E-0C0D040DF9B6}" name="Substraat (wetgeving)" dataDxfId="17"/>
+    <tableColumn id="14" xr3:uid="{09462CD9-3AF6-41E1-A69C-BD5432FA1321}" name="Toepassing" dataDxfId="16"/>
+    <tableColumn id="15" xr3:uid="{DB4D93F1-3F5B-4B04-A768-EBE7B93A9C88}" name="Voedselveiligheid" dataDxfId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{B94AC671-09F4-408B-A65C-981367279503}" name="Tabel3" displayName="Tabel3" ref="A1:J27" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+  <autoFilter ref="A1:J27" xr:uid="{B94AC671-09F4-408B-A65C-981367279503}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{107968F0-4517-4580-A90B-7D368D63F93D}" name="Project" dataDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{D7049316-DB2C-44E7-95F8-E98B12113C88}" name="Start" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{6DE32E41-E2D2-4E71-9819-D9A85C6A4B58}" name="Einde" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{6589043F-DC5A-4C0E-9A7A-3C62ED6912FB}" name="Uitvoerder" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{89251E0E-7A80-4D05-8347-41B233310BCC}" name="Insect" dataDxfId="8"/>
+    <tableColumn id="6" xr3:uid="{130004AD-3F8B-4D18-A7C8-2DAAAD6FEEFD}" name="Substraat (indien specifiek)" dataDxfId="7"/>
+    <tableColumn id="7" xr3:uid="{89E84DD8-C683-42F3-99DD-BE563B297C50}" name="Doel" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{9A7D78C5-82F5-4054-A61C-F4E15C829057}" name="Substraat (wetgeving)" dataDxfId="5"/>
+    <tableColumn id="9" xr3:uid="{28110A41-10A0-4D04-8E78-0DECA1C7D9F0}" name="Toepassing" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{7618AC15-9973-449C-BBBB-425CB15A659A}" name="Voedselveiligheid" dataDxfId="3"/>
+  </tableColumns>
+  <tableStyleInfo name="LV" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thema1">
   <a:themeElements>
     <a:clrScheme name="Flanders LV">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="8BAE00"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="6F8B00"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="A3CC00"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="15465B"/>
       </a:accent2>
@@ -2587,2482 +5026,4418 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.jacobs@millibeter.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leen.vancampenhout@kuleuven.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.claes@kuleuven.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Geert.verheyen@thomasmore.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.claeys@inagro.be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Deruytter@inagro.be" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.deruytter@inagro.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.claeys@inagro.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.claeys@inagro.be" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leen.vancampenhout@kuleuven.be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:insectinfo@vives.be?subject=Entomospeed%20-%20Infoloket" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vlaanderen-circulair.be/nl/doeners-in-vlaanderen/detail-2/superinsect" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Deruytter@inagro.be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liesbeth.vogels@thomasmore.be" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stijn.coenen@thomasmore.be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Geert.verheyen@thomasmore.be" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carl.Coudron@inagro.be" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liesbeth.vogels@thomasmore.be" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.veys@cra.wallonie.be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fbbv.be/en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:siebe.berrens@thomasmore.be" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:siebe.berrens@thomasmore.be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.jacobs@millibeter.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leen.vancampenhout@kuleuven.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.claes@kuleuven.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.claeys@inagro.be" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.claeys@inagro.be" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leen.vancampenhout@kuleuven.be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:insectinfo@vives.be?subject=Entomospeed%20-%20Infoloket" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vlaanderen-circulair.be/nl/doeners-in-vlaanderen/detail-2/superinsect" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Deruytter@inagro.be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.deruytter@inagro.be" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liesbeth.vogels@thomasmore.be" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stijn.coenen@thomasmore.be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Geert.verheyen@thomasmore.be" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carl.Coudron@inagro.be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liesbeth.vogels@thomasmore.be" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.veys@cra.wallonie.be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fbbv.be/en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.spranghers@vives.be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Filip.wouters@vives.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Geert.verheyen@thomasmore.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.claeys@inagro.be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik.vanderborght@kuleuven.be" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.Deruytter@inagro.be" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dries.vandeweyer@kuleuven.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lotte.frooninckx@thomasmore.be" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.vanmiert@thomasmore.be" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vlaanderen-circulair.be/nl/doeners-in-vlaanderen/detail-2/superinsect" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J93"/>
+  <dimension ref="A1:O90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K1" sqref="K1:O1048576"/>
+      <pane ySplit="1" topLeftCell="A70" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B71" sqref="B71"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="38.1796875" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="22.7265625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="38.109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21.88671875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="34" style="12" customWidth="1"/>
+    <col min="6" max="6" width="22.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="17" style="2" customWidth="1"/>
-    <col min="8" max="8" width="23.81640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="22.7265625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="23.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="25.88671875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="22.6640625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="13.88671875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.6640625" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="7" t="s">
+      <c r="I1" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="7" t="s">
+      <c r="J1" s="9" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="14" t="s">
+      <c r="K1" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="6">
+      <c r="L1" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="8">
         <v>40179</v>
       </c>
-      <c r="C2" s="6">
+      <c r="C2" s="8">
         <v>40544</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+    </row>
+    <row r="3" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="8">
+        <v>41275</v>
+      </c>
+      <c r="C3" s="8">
+        <v>42370</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="8">
+        <v>41275</v>
+      </c>
+      <c r="C4" s="8">
+        <v>42736</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="8">
+        <v>41275</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="8">
+        <v>41275</v>
+      </c>
+      <c r="C6" s="8">
+        <v>42370</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="1" t="s">
+      <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="6">
+      <c r="F6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="8">
+        <v>41640</v>
+      </c>
+      <c r="C7" s="8">
+        <v>41640</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A8" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="8">
+        <v>41883</v>
+      </c>
+      <c r="C8" s="8">
+        <v>42247</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="8">
         <v>42370</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="1" t="s">
+      <c r="D9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C4" s="6">
+    </row>
+    <row r="10" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="8">
+        <v>42551</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="8">
+        <v>42643</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" s="8">
+        <v>42644</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="8">
+        <v>43466</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+    </row>
+    <row r="14" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C14" s="8">
+        <v>43466</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+    </row>
+    <row r="15" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="8">
+        <v>43466</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
+    </row>
+    <row r="16" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C16" s="8">
+        <v>43009</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+    </row>
+    <row r="17" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C17" s="8">
+        <v>43373</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="O17" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="8">
+        <v>43466</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O18" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C19" s="8">
+        <v>43466</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1"/>
+    </row>
+    <row r="20" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
+      <c r="O20" s="1"/>
+    </row>
+    <row r="21" spans="1:15" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C21" s="8">
+        <v>43373</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
+      <c r="O21" s="1"/>
+    </row>
+    <row r="22" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="8">
+        <v>43891</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="O22" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="132" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="C23" s="8">
+        <v>43435</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="O23" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C24" s="8">
+        <v>43922</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="O24" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="B25" s="8">
+        <v>2014</v>
+      </c>
+      <c r="C25" s="8">
+        <v>42370</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O25" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="132" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26" s="8">
+        <v>42979</v>
+      </c>
+      <c r="C26" s="8">
+        <v>43708</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="1"/>
+      <c r="O26" s="1"/>
+    </row>
+    <row r="27" spans="1:15" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27" s="8">
+        <v>42979</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28" s="8">
+        <v>42887</v>
+      </c>
+      <c r="C28" s="8">
+        <v>44347</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+      <c r="O28" s="1"/>
+    </row>
+    <row r="29" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B29" s="8">
+        <v>42887</v>
+      </c>
+      <c r="C29" s="8">
+        <v>44347</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1"/>
+      <c r="O29" s="1"/>
+    </row>
+    <row r="30" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="B30" s="8">
+        <v>41640</v>
+      </c>
+      <c r="C30" s="8">
+        <v>43101</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1"/>
+    </row>
+    <row r="31" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B31" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C31" s="8">
+        <v>44470</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>215</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="1"/>
+      <c r="O31" s="1"/>
+    </row>
+    <row r="32" spans="1:15" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B32" s="8">
         <v>42736</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...17 lines deleted...]
-      <c r="J4" s="1" t="s">
+      <c r="C32" s="8">
+        <v>43466</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+      <c r="N32" s="1"/>
+      <c r="O32" s="1"/>
+    </row>
+    <row r="33" spans="1:15" ht="79.2" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="B33" s="24">
+        <v>43344</v>
+      </c>
+      <c r="C33" s="24">
+        <v>44196</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="F33" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="H33" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="I33" s="23" t="s">
+        <v>223</v>
+      </c>
+      <c r="J33" s="23" t="s">
+        <v>224</v>
+      </c>
+      <c r="M33" s="1"/>
+      <c r="N33" s="1"/>
+      <c r="O33" s="1"/>
+    </row>
+    <row r="34" spans="1:15" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C34" s="8">
+        <v>44834</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
+      <c r="O34" s="1"/>
+    </row>
+    <row r="35" spans="1:15" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="B35" s="8">
+        <v>43381</v>
+      </c>
+      <c r="C35" s="8">
+        <v>44477</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
+      <c r="O35" s="1"/>
+    </row>
+    <row r="36" spans="1:15" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="B36" s="8">
+        <v>43466</v>
+      </c>
+      <c r="C36" s="8">
+        <v>44196</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="1"/>
+      <c r="O36" s="1"/>
+    </row>
+    <row r="37" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="B37" s="8">
+        <v>43739</v>
+      </c>
+      <c r="C37" s="8">
+        <v>45200</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1"/>
+    </row>
+    <row r="38" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="B38" s="8">
+        <v>43466</v>
+      </c>
+      <c r="C38" s="8">
+        <v>44926</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="N38" s="1" t="s">
         <v>32</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="O38" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="B39" s="8">
+        <v>43739</v>
+      </c>
+      <c r="C39" s="8">
+        <v>45199</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1"/>
+      <c r="O39" s="1"/>
+    </row>
+    <row r="40" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="B40" s="8">
+        <v>43709</v>
+      </c>
+      <c r="C40" s="8">
+        <v>45535</v>
+      </c>
+      <c r="D40" s="41" t="s">
+        <v>491</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+      <c r="N40" s="1"/>
+      <c r="O40" s="1"/>
+    </row>
+    <row r="41" spans="1:15" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="B41" s="8">
+        <v>43466</v>
+      </c>
+      <c r="C41" s="8">
+        <v>44926</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1"/>
+    </row>
+    <row r="42" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A42" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="B42" s="24">
+        <v>43709</v>
+      </c>
+      <c r="C42" s="24">
+        <v>44438</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="I42" s="23" t="s">
+        <v>272</v>
+      </c>
+      <c r="J42" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+    </row>
+    <row r="43" spans="1:15" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="B43" s="8">
+        <v>43709</v>
+      </c>
+      <c r="C43" s="8">
+        <v>45291</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+    </row>
+    <row r="44" spans="1:15" ht="145.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A44" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="B44" s="8">
+        <v>43922</v>
+      </c>
+      <c r="C44" s="8">
+        <v>45107</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+    </row>
+    <row r="45" spans="1:15" ht="132" x14ac:dyDescent="0.3">
+      <c r="A45" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="B45" s="8">
+        <v>44136</v>
+      </c>
+      <c r="C45" s="8">
+        <v>45229</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O45" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A46" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="B46" s="8">
+        <v>44378</v>
+      </c>
+      <c r="C46" s="8">
+        <v>45107</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="O46" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="132" x14ac:dyDescent="0.3">
+      <c r="A47" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B47" s="8">
+        <v>44197</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44926</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+    </row>
+    <row r="48" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A48" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="B48" s="8">
+        <v>44075</v>
+      </c>
+      <c r="C48" s="8">
+        <v>45169</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+    </row>
+    <row r="49" spans="1:15" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A49" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="B49" s="8">
+        <v>44301</v>
+      </c>
+      <c r="C49" s="8">
+        <v>44545</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+    </row>
+    <row r="50" spans="1:15" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A50" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="B50" s="8">
+        <v>44562</v>
+      </c>
+      <c r="C50" s="8">
+        <v>44896</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>312</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" s="1"/>
+      <c r="O50" s="1"/>
+    </row>
+    <row r="51" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A51" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="B51" s="8">
+        <v>44440</v>
+      </c>
+      <c r="C51" s="8">
+        <v>45535</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>314</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1"/>
+    </row>
+    <row r="52" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="B52" s="24">
+        <v>44470</v>
+      </c>
+      <c r="C52" s="24">
+        <v>45930</v>
+      </c>
+      <c r="D52" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="E52" s="23" t="s">
+        <v>318</v>
+      </c>
+      <c r="F52" s="23" t="s">
+        <v>319</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>320</v>
+      </c>
+      <c r="H52" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="I52" s="23" t="s">
+        <v>321</v>
+      </c>
+      <c r="J52" s="23" t="s">
+        <v>251</v>
+      </c>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+      <c r="O52" s="1"/>
+    </row>
+    <row r="53" spans="1:15" ht="145.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A53" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B53" s="24">
+        <v>44470</v>
+      </c>
+      <c r="C53" s="24">
+        <v>45168</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="23" t="s">
+        <v>323</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="I53" s="23" t="s">
+        <v>324</v>
+      </c>
+      <c r="J53" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+      <c r="N53" s="1"/>
+      <c r="O53" s="1"/>
+    </row>
+    <row r="54" spans="1:15" s="21" customFormat="1" ht="105.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="B54" s="24">
+        <v>44607</v>
+      </c>
+      <c r="C54" s="24">
+        <v>45291</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>326</v>
+      </c>
+      <c r="E54" s="25" t="s">
+        <v>327</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>328</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>329</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I54" s="23" t="s">
+        <v>330</v>
+      </c>
+      <c r="J54" s="23" t="s">
+        <v>331</v>
+      </c>
+      <c r="K54" s="20"/>
+      <c r="L54" s="20"/>
+      <c r="M54" s="1"/>
+      <c r="N54" s="1"/>
+      <c r="O54" s="1"/>
+    </row>
+    <row r="55" spans="1:15" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A55" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="B55" s="24">
+        <v>44470</v>
+      </c>
+      <c r="C55" s="24">
+        <v>45565</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="H55" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="I55" s="23" t="s">
+        <v>334</v>
+      </c>
+      <c r="J55" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+      <c r="N55" s="1"/>
+      <c r="O55" s="1"/>
+    </row>
+    <row r="56" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A56" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="B56" s="24">
+        <v>44562</v>
+      </c>
+      <c r="C56" s="24">
+        <v>45291</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>336</v>
+      </c>
+      <c r="E56" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>338</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I56" s="23" t="s">
+        <v>339</v>
+      </c>
+      <c r="J56" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+      <c r="O56" s="1"/>
+    </row>
+    <row r="57" spans="1:15" ht="184.8" x14ac:dyDescent="0.3">
+      <c r="A57" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="B57" s="24">
+        <v>44562</v>
+      </c>
+      <c r="C57" s="24">
+        <v>46022</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>341</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="G57" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I57" s="23" t="s">
+        <v>344</v>
+      </c>
+      <c r="J57" s="23" t="s">
+        <v>345</v>
+      </c>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+      <c r="N57" s="1"/>
+      <c r="O57" s="1"/>
+    </row>
+    <row r="58" spans="1:15" ht="198" x14ac:dyDescent="0.3">
+      <c r="A58" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="B58" s="24">
+        <v>44805</v>
+      </c>
+      <c r="C58" s="24">
+        <v>45169</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>347</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>349</v>
+      </c>
+      <c r="G58" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="H58" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I58" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="J58" s="23" t="s">
+        <v>351</v>
+      </c>
+      <c r="K58" s="26">
+        <v>242647.75</v>
+      </c>
+      <c r="L58" s="26">
+        <v>194118</v>
+      </c>
+      <c r="M58" s="1"/>
+      <c r="N58" s="1"/>
+      <c r="O58" s="1"/>
+    </row>
+    <row r="59" spans="1:15" ht="85.2" x14ac:dyDescent="0.3">
+      <c r="A59" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="B59" s="24">
+        <v>44910</v>
+      </c>
+      <c r="C59" s="24">
+        <v>45640</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>307</v>
+      </c>
+      <c r="E59" s="35" t="s">
+        <v>353</v>
+      </c>
+      <c r="F59" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="G59" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>355</v>
+      </c>
+      <c r="I59" s="36" t="s">
+        <v>356</v>
+      </c>
+      <c r="J59" s="23" t="s">
+        <v>357</v>
+      </c>
+      <c r="K59" s="22"/>
+      <c r="L59" s="22"/>
+      <c r="M59" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="6">
-[...11 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="N59" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="79.2" x14ac:dyDescent="0.3">
+      <c r="A60" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="B60" s="24">
+        <v>44835</v>
+      </c>
+      <c r="C60" s="24">
+        <v>45930</v>
+      </c>
+      <c r="D60" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="1" t="s">
+      <c r="E60" s="35" t="s">
+        <v>359</v>
+      </c>
+      <c r="F60" s="23" t="s">
         <v>43</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="J8" s="1" t="s">
+      <c r="G60" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="H60" s="23" t="s">
+        <v>360</v>
+      </c>
+      <c r="I60" s="36" t="s">
+        <v>361</v>
+      </c>
+      <c r="J60" s="23" t="s">
+        <v>362</v>
+      </c>
+      <c r="K60" s="22"/>
+      <c r="L60" s="22"/>
+      <c r="M60" s="1"/>
+      <c r="N60" s="1"/>
+      <c r="O60" s="1"/>
+    </row>
+    <row r="61" spans="1:15" ht="105.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="B61" s="24">
+        <v>44927</v>
+      </c>
+      <c r="C61" s="24">
+        <v>45657</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E61" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="F61" s="23" t="s">
+        <v>307</v>
+      </c>
+      <c r="G61" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="H61" s="23" t="s">
+        <v>365</v>
+      </c>
+      <c r="I61" s="23" t="s">
+        <v>366</v>
+      </c>
+      <c r="J61" s="23" t="s">
+        <v>367</v>
+      </c>
+      <c r="K61" s="22"/>
+      <c r="L61" s="22">
+        <v>419910</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O61" s="1" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A62" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="B62" s="24">
+        <v>44986</v>
+      </c>
+      <c r="C62" s="24">
+        <v>45716</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E62" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I62" s="23" t="s">
+        <v>370</v>
+      </c>
+      <c r="J62" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="K62" s="22"/>
+      <c r="L62" s="22"/>
+      <c r="M62" s="1"/>
+      <c r="N62" s="1"/>
+      <c r="O62" s="1"/>
+    </row>
+    <row r="63" spans="1:15" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A63" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="B63" s="8">
+        <v>45170</v>
+      </c>
+      <c r="C63" s="8">
+        <v>46265</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K63" s="22">
+        <v>725000</v>
+      </c>
+      <c r="L63" s="22">
+        <v>290000</v>
+      </c>
+      <c r="M63" s="1"/>
+      <c r="N63" s="1"/>
+      <c r="O63" s="1"/>
+    </row>
+    <row r="64" spans="1:15" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A64" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="B64" s="24">
+        <v>45200</v>
+      </c>
+      <c r="C64" s="24">
+        <v>45930</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>307</v>
+      </c>
+      <c r="E64" s="37" t="s">
+        <v>192</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G64" s="23" t="s">
+        <v>323</v>
+      </c>
+      <c r="H64" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I64" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="J64" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="K64" s="22"/>
+      <c r="L64" s="22"/>
+      <c r="M64" s="1"/>
+      <c r="N64" s="1"/>
+      <c r="O64" s="1"/>
+    </row>
+    <row r="65" spans="1:15" ht="184.8" x14ac:dyDescent="0.3">
+      <c r="A65" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B65" s="8">
+        <v>45352</v>
+      </c>
+      <c r="C65" s="8">
+        <v>46812</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>43</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J9" s="1" t="s">
+      <c r="E65" s="19" t="s">
+        <v>378</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="K65" s="22">
+        <v>943616</v>
+      </c>
+      <c r="L65" s="22">
+        <v>849255</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O65" s="1" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="132" x14ac:dyDescent="0.3">
+      <c r="A66" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="B66" s="8">
+        <v>45352</v>
+      </c>
+      <c r="C66" s="8">
+        <v>46446</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>43</v>
       </c>
-    </row>
-[...173 lines deleted...]
-      <c r="E15" s="4" t="s">
+      <c r="E66" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="K66" s="22">
+        <v>277658</v>
+      </c>
+      <c r="L66" s="22">
+        <v>249892</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O66" s="1" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A67" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="B67" s="8">
+        <v>45190</v>
+      </c>
+      <c r="C67" s="8">
+        <v>46650</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E67" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="K67" s="22"/>
+      <c r="L67" s="22"/>
+      <c r="M67" s="1"/>
+      <c r="N67" s="1"/>
+      <c r="O67" s="1"/>
+    </row>
+    <row r="68" spans="1:15" ht="184.8" x14ac:dyDescent="0.3">
+      <c r="A68" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="B68" s="8">
+        <v>45566</v>
+      </c>
+      <c r="C68" s="8">
+        <v>47026</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E68" s="19" t="s">
+        <v>364</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="K68" s="22">
+        <v>1671993.53</v>
+      </c>
+      <c r="L68" s="22"/>
+      <c r="M68" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O68" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="175.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="B69" s="8">
+        <v>45566</v>
+      </c>
+      <c r="C69" s="8">
+        <v>47026</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E69" s="19" t="s">
+        <v>364</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="K69" s="22"/>
+      <c r="L69" s="22"/>
+      <c r="M69" s="1"/>
+      <c r="N69" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="O69" s="1"/>
+    </row>
+    <row r="70" spans="1:15" ht="175.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="B70" s="8">
+        <v>45292</v>
+      </c>
+      <c r="C70" s="8">
+        <v>47118</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E70" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="K70" s="22"/>
+      <c r="L70" s="22"/>
+      <c r="M70" s="1"/>
+      <c r="N70" s="1"/>
+      <c r="O70" s="1"/>
+    </row>
+    <row r="71" spans="1:15" ht="145.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A71" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="B71" s="8">
+        <v>45717</v>
+      </c>
+      <c r="C71" s="8">
+        <v>46446</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="F15" s="1" t="s">
-[...139 lines deleted...]
-      <c r="J19" s="1" t="s">
+      <c r="G71" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+      <c r="N71" s="1"/>
+      <c r="O71" s="1"/>
+    </row>
+    <row r="72" spans="1:15" ht="330" x14ac:dyDescent="0.3">
+      <c r="A72" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="B72" s="8">
+        <v>45627</v>
+      </c>
+      <c r="C72" s="8">
+        <v>46690</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>43</v>
       </c>
-    </row>
-[...287 lines deleted...]
-      <c r="A29" s="14" t="s">
+      <c r="E72" s="19" t="s">
+        <v>412</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="K72" s="22">
+        <v>56800</v>
+      </c>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+      <c r="N72" s="1"/>
+      <c r="O72" s="1"/>
+    </row>
+    <row r="73" spans="1:15" ht="237.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="B73" s="8">
+        <v>46082</v>
+      </c>
+      <c r="C73" s="8">
+        <v>46812</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E73" s="19" t="s">
+        <v>418</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="K73" s="22">
+        <v>392849.5</v>
+      </c>
+      <c r="L73" s="38">
+        <v>380300</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="O73" s="1" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="B74" s="8">
+        <v>46023</v>
+      </c>
+      <c r="C74" s="8">
+        <v>47329</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B29" s="6">
-[...92 lines deleted...]
-      <c r="A32" s="14" t="s">
+      <c r="E74" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+      <c r="N74" s="1"/>
+      <c r="O74" s="1"/>
+    </row>
+    <row r="75" spans="1:15" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A75" s="40" t="s">
+        <v>429</v>
+      </c>
+      <c r="B75" s="8">
+        <v>46054</v>
+      </c>
+      <c r="C75" s="8">
+        <v>47118</v>
+      </c>
+      <c r="D75" s="39" t="s">
         <v>191</v>
       </c>
-      <c r="B32" s="6">
-[...28 lines deleted...]
-      <c r="A33" s="14" t="s">
+      <c r="E75" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="J75" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B33" s="22">
-[...92 lines deleted...]
-      <c r="A36" s="14" t="s">
+      <c r="K75" s="1"/>
+      <c r="L75" s="1"/>
+      <c r="M75" s="1"/>
+      <c r="N75" s="1"/>
+      <c r="O75" s="1"/>
+    </row>
+    <row r="76" spans="1:15" ht="66" x14ac:dyDescent="0.3">
+      <c r="A76" s="40" t="s">
+        <v>434</v>
+      </c>
+      <c r="B76" s="24">
+        <v>45323</v>
+      </c>
+      <c r="C76" s="24">
+        <v>46053</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>191</v>
+      </c>
+      <c r="E76" s="37" t="s">
+        <v>408</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>394</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="I76" s="23" t="s">
+        <v>436</v>
+      </c>
+      <c r="J76" s="23" t="s">
+        <v>410</v>
+      </c>
+      <c r="K76" s="1"/>
+      <c r="L76" s="1"/>
+      <c r="M76" s="1"/>
+      <c r="N76" s="1"/>
+      <c r="O76" s="1"/>
+    </row>
+    <row r="77" spans="1:15" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="40" t="s">
+        <v>437</v>
+      </c>
+      <c r="B77" s="8">
+        <v>45658</v>
+      </c>
+      <c r="C77" s="8">
+        <v>46752</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E77" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="B36" s="6">
-[...1189 lines deleted...]
-      <c r="F93" s="12"/>
+      <c r="F77" s="1"/>
+      <c r="G77" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="K77" s="1"/>
+      <c r="L77" s="1"/>
+      <c r="M77" s="1"/>
+      <c r="N77" s="1"/>
+      <c r="O77" s="1"/>
+    </row>
+    <row r="90" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F90" s="13"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B2:J32 I33 B34:J37 B38:D38 F38:J38 B39:J41 B43:J48 B49:E51 G49:J51">
-    <cfRule type="expression" dxfId="1" priority="3">
+    <cfRule type="expression" dxfId="2" priority="3">
       <formula>$C2&lt;TODAY()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F49">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>$C49&lt;TODAY()</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="E5" r:id="rId1" display="mailto:jonas.claeys@inagro.be" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="E6" r:id="rId2" display="mailto:Filip.wouters@vives.be" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E7" r:id="rId3" display="mailto:Filip.wouters@vives.be" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E8" r:id="rId4" display="mailto:liesbeth.vogels@thomasmore.be" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="E9" r:id="rId5" display="mailto:liesbeth.vogels@thomasmore.be" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E16" r:id="rId6" display="mailto:leen.vancampenhout@kuleuven.be" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E17" r:id="rId7" display="mailto:johan.claes@kuleuven.be" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="E19" r:id="rId8" display="mailto:Filip.wouters@vives.be" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="E20" r:id="rId9" display="mailto:p.veys@cra.wallonie.be" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="E21" r:id="rId10" display="mailto:Filip.wouters@vives.be" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="E24" r:id="rId11" display="mailto:mailto:insectinfo@vives.be?subject=Entomospeed%20-%20Infoloket" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="E26" r:id="rId12" display="mailto:Geert.verheyen@thomasmore.be" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="E29" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="D35" r:id="rId14" display="http://www.fbbv.be/en" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="E43" r:id="rId15" display="sabine.vanmiert@thomasmore.be" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="E45" r:id="rId16" display="mailto:jonas.claeys@inagro.be" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="E46" r:id="rId17" display="mailto:jonas.claeys@inagro.be" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="E47" r:id="rId18" display="leen.vancampenhout@kuleuven.be" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="E49" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="E51" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="E53" r:id="rId21" xr:uid="{144CEF3B-807A-4503-9EE6-07DB74CA26F4}"/>
     <hyperlink ref="E50" r:id="rId22" xr:uid="{D1548C73-3AA9-4164-B0F2-3469DF513BCB}"/>
     <hyperlink ref="E58" r:id="rId23" xr:uid="{89710CEA-4E0B-4F02-B8D3-0F9EB2A6CBD2}"/>
     <hyperlink ref="A59" r:id="rId24" display="SuperInsect - Detail - Vlaanderen Circulair (vlaanderen-circulair.be)" xr:uid="{D6E20FFD-35F3-4C9D-83C6-088C1146AFEA}"/>
     <hyperlink ref="E61" r:id="rId25" xr:uid="{3EE374DF-B114-4A31-B31E-EF9E6D24437D}"/>
     <hyperlink ref="E62" r:id="rId26" xr:uid="{67FA5E99-FACB-4AF0-B072-9399C290FB59}"/>
     <hyperlink ref="E63" r:id="rId27" xr:uid="{3D4F91EF-9A05-4997-9E8A-27409194A637}"/>
     <hyperlink ref="E64" r:id="rId28" xr:uid="{1828D760-76F4-497A-8DFA-D3DD4D0CE7B9}"/>
     <hyperlink ref="E42" r:id="rId29" xr:uid="{F92A6004-DE3D-4132-9BA4-970F316EBE45}"/>
     <hyperlink ref="E33" r:id="rId30" xr:uid="{954539AD-7062-431B-9E6E-B2C44EEF7D6E}"/>
     <hyperlink ref="E65" r:id="rId31" xr:uid="{B8E291FA-439A-4E96-8CF1-BD46A028AF43}"/>
     <hyperlink ref="E66" r:id="rId32" xr:uid="{78120997-135B-4977-9811-32FB8BD6FC99}"/>
     <hyperlink ref="E67" r:id="rId33" xr:uid="{8C883555-0F3E-4ACE-8C09-659BCEAB7A77}"/>
     <hyperlink ref="E68" r:id="rId34" xr:uid="{F296995B-7B2D-4775-9DD8-C9D24B4D1A23}"/>
-    <hyperlink ref="E70" r:id="rId35" xr:uid="{5562FC66-964E-4CDC-9CB2-EDE50A63DC79}"/>
-[...2 lines deleted...]
-    <hyperlink ref="E72" r:id="rId38" xr:uid="{9CD8DB21-013E-4E5F-B235-19D0FE9273A6}"/>
+    <hyperlink ref="E69" r:id="rId35" xr:uid="{0785B4DE-C5CB-4633-957D-26E9D2ADEDF2}"/>
+    <hyperlink ref="E71" r:id="rId36" xr:uid="{9A694A77-F5AA-429A-828B-4D8E2EB2DA51}"/>
+    <hyperlink ref="E72" r:id="rId37" xr:uid="{9CD8DB21-013E-4E5F-B235-19D0FE9273A6}"/>
+    <hyperlink ref="E73" r:id="rId38" xr:uid="{F8AA9FAF-E83A-4B68-8850-DD87248ED147}"/>
+    <hyperlink ref="E74" r:id="rId39" xr:uid="{67DE74AA-DDC7-4547-9A75-0BF66C368508}"/>
+    <hyperlink ref="E75" r:id="rId40" xr:uid="{311E17D4-C103-426F-B1CD-8BD81065C683}"/>
+    <hyperlink ref="E76" r:id="rId41" xr:uid="{DA346801-7C5C-47BE-BDA4-6FC6C789367F}"/>
+    <hyperlink ref="E77" r:id="rId42" xr:uid="{B7B662F6-53DA-44F2-B33B-5A539961B921}"/>
+    <hyperlink ref="E70" r:id="rId43" xr:uid="{D83039F0-DDFB-4A82-A0F6-914D84798BA3}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" r:id="rId39"/>
+  <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" r:id="rId44"/>
   <tableParts count="1">
-    <tablePart r:id="rId40"/>
+    <tablePart r:id="rId45"/>
   </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{234505D3-ED4E-43C9-9A8A-EEDE1C42093C}">
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="40.5546875" customWidth="1"/>
+    <col min="2" max="2" width="9.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" customWidth="1"/>
+    <col min="6" max="6" width="27.5546875" customWidth="1"/>
+    <col min="7" max="7" width="24.6640625" customWidth="1"/>
+    <col min="8" max="8" width="23" customWidth="1"/>
+    <col min="9" max="9" width="12.6640625" customWidth="1"/>
+    <col min="10" max="10" width="18.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J1" s="28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="31">
+        <v>41275</v>
+      </c>
+      <c r="C2" s="31">
+        <v>42370</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
+        <v>441</v>
+      </c>
+      <c r="B3" s="31">
+        <v>41275</v>
+      </c>
+      <c r="C3" s="31">
+        <v>42736</v>
+      </c>
+      <c r="D3" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F3" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="G3" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="52.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="31">
+        <v>41275</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="30" t="s">
+        <v>443</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="G4" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="30" t="s">
+        <v>444</v>
+      </c>
+      <c r="B5" s="31">
+        <v>41275</v>
+      </c>
+      <c r="C5" s="31">
+        <v>42370</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="31">
+        <v>41640</v>
+      </c>
+      <c r="C6" s="31">
+        <v>41640</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F6" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="66" x14ac:dyDescent="0.3">
+      <c r="A7" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="31">
+        <v>41883</v>
+      </c>
+      <c r="C7" s="31">
+        <v>42247</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" s="31">
+        <v>42370</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="G8" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="31">
+        <v>42551</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="66" x14ac:dyDescent="0.3">
+      <c r="A10" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="31">
+        <v>42643</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="31">
+        <v>42644</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="G11" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="105.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="C12" s="31">
+        <v>43373</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>447</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="G12" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="105.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="31">
+        <v>43466</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>448</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="66" x14ac:dyDescent="0.3">
+      <c r="A14" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="31">
+        <v>43891</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>449</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="G14" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="132" x14ac:dyDescent="0.3">
+      <c r="A15" s="30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="C15" s="31">
+        <v>43435</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>450</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>174</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="30" t="s">
+        <v>178</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="C16" s="31">
+        <v>43922</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="G16" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="J16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="66" x14ac:dyDescent="0.3">
+      <c r="A17" s="30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17" s="31">
+        <v>2014</v>
+      </c>
+      <c r="C17" s="31">
+        <v>42370</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="G17" s="30" t="s">
+        <v>188</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="92.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="30" t="s">
+        <v>452</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="F18" s="30" t="s">
+        <v>454</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="105.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="30" t="s">
+        <v>195</v>
+      </c>
+      <c r="B19" s="31">
+        <v>42979</v>
+      </c>
+      <c r="C19" s="31"/>
+      <c r="D19" s="30" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>157</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>198</v>
+      </c>
+      <c r="G19" s="30" t="s">
+        <v>199</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="79.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="B20" s="31">
+        <v>43466</v>
+      </c>
+      <c r="C20" s="31">
+        <v>44926</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="E20" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="F20" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="G20" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="145.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="B21" s="31">
+        <v>44136</v>
+      </c>
+      <c r="C21" s="31">
+        <v>45229</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="G21" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="105.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="B22" s="31">
+        <v>44378</v>
+      </c>
+      <c r="C22" s="31">
+        <v>45107</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="30" t="s">
+        <v>457</v>
+      </c>
+      <c r="F22" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="G22" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="85.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="30" t="s">
+        <v>352</v>
+      </c>
+      <c r="B23" s="31">
+        <v>44910</v>
+      </c>
+      <c r="C23" s="31">
+        <v>45640</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>307</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>355</v>
+      </c>
+      <c r="G23" s="30" t="s">
+        <v>458</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="118.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="30" t="s">
+        <v>363</v>
+      </c>
+      <c r="B24" s="31">
+        <v>44927</v>
+      </c>
+      <c r="C24" s="31">
+        <v>45657</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="F24" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="G24" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="198" x14ac:dyDescent="0.3">
+      <c r="A25" s="30" t="s">
+        <v>377</v>
+      </c>
+      <c r="B25" s="31">
+        <v>45352</v>
+      </c>
+      <c r="C25" s="31">
+        <v>46812</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>380</v>
+      </c>
+      <c r="G25" s="30" t="s">
+        <v>381</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I25" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="30" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="132" x14ac:dyDescent="0.3">
+      <c r="A26" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="B26" s="31">
+        <v>45352</v>
+      </c>
+      <c r="C26" s="31">
+        <v>46446</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>387</v>
+      </c>
+      <c r="G26" s="30" t="s">
+        <v>388</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>390</v>
+      </c>
+      <c r="I26" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J26" s="30" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="184.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="30" t="s">
+        <v>397</v>
+      </c>
+      <c r="B27" s="31">
+        <v>45566</v>
+      </c>
+      <c r="C27" s="31">
+        <v>47026</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="G27" s="30" t="s">
+        <v>401</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J27" s="30" t="s">
+        <v>403</v>
+      </c>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="B2:G22">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>$C2&lt;TODAY()</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="A23" r:id="rId1" display="SuperInsect - Detail - Vlaanderen Circulair (vlaanderen-circulair.be)" xr:uid="{D261285A-BD4C-4A4F-A487-A15F44E3B6B2}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F805DD73-2793-43CC-9C08-AE436415E6E5}">
+  <dimension ref="A3:B13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O17" sqref="O17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="21.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="16.5546875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>0</v>
+      </c>
+      <c r="B4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>252</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>368</v>
+      </c>
+      <c r="B12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>403</v>
+      </c>
+      <c r="B13">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Blad2"/>
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="23.33203125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" style="4" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="72" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="72" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>488</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B21">
+    <sortCondition ref="A2"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3aba4110-a95b-4307-b04d-b7a6d4633d72" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3c78727b7a42e1ce5fac89bf8ad6cd0" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A7A7077320462A47867ABCFFD2A8F07E" ma:contentTypeVersion="6" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="7c2a1705a3d44769e498a65805fdec09">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3aba4110-a95b-4307-b04d-b7a6d4633d72" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af0635ba6eec743f925b31697c5665a9" ns2:_="">
     <xsd:import namespace="3aba4110-a95b-4307-b04d-b7a6d4633d72"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3aba4110-a95b-4307-b04d-b7a6d4633d72" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -5174,103 +9549,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA07D32-D8C9-4A8A-B30A-88F90AA6E154}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02058AEF-4A3E-4989-B1DC-498231B1084D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3aba4110-a95b-4307-b04d-b7a6d4633d72"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5EC621-27DE-4849-87E8-CC1F83353AD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="3aba4110-a95b-4307-b04d-b7a6d4633d72"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B016E5B-42E3-440D-BB18-A0125BFEDAAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Projecten</vt:lpstr>
+      <vt:lpstr>projecten nevenstromen febr 25</vt:lpstr>
+      <vt:lpstr>projecten nevenstromen grafisch</vt:lpstr>
+      <vt:lpstr>Uitleg financiering</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>ALV</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carine Gilot</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>