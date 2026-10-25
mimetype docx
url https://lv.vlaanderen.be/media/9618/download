--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -51,223 +52,216 @@
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="8024"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF787F" w:rsidRPr="003D114E" w14:paraId="7CFFF9D0" w14:textId="77777777" w:rsidTr="00F854CF">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D90916B" w14:textId="77777777" w:rsidR="00DF787F" w:rsidRPr="00D3255C" w:rsidRDefault="00DF787F" w:rsidP="004D213B">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E278825" w14:textId="43DCF29C" w:rsidR="00DF787F" w:rsidRPr="002230A4" w:rsidRDefault="00F47337" w:rsidP="00E14B50">
+          <w:p w14:paraId="1E278825" w14:textId="43DCF29C" w:rsidR="00DF787F" w:rsidRPr="002230A4" w:rsidRDefault="00AD20CB" w:rsidP="00E14B50">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:framePr w:wrap="around"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
                 <w:tag w:val=""/>
                 <w:id w:val="-2009745808"/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00830407">
                   <w:rPr>
                     <w:color w:val="auto"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                   <w:t>Aanvraag tot toelating van het gebruik van natriumnitriet of kaliumnitraat in biologische vleesproducten</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D9EB7D9" w14:textId="77777777" w:rsidR="00DF787F" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00A17D34">
             <w:pPr>
               <w:pStyle w:val="rechts"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>afdelingscode-01-jjmmdd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="28E422D2" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="031F95AE" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DBDE416" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="streepjes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="153"/>
               </w:tabs>
               <w:ind w:left="29"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>/////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////////</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5318A263" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRDefault="003C34C3" w:rsidP="003C34C3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="9866"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="7361FBC1" w14:textId="77777777" w:rsidTr="00066CCF">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="731A9078" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55D4B46D" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC" w:rsidP="002B5BEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Agentschap </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
               </w:rPr>
               <w:t>Landbouw en Zeevisserij</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C1AAD6F" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRPr="00A003CB" w:rsidRDefault="002B5BEC" w:rsidP="002B5BEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -377,266 +371,288 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="9866"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="221ED7B8" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66CC5668" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="002B5BEC" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2782C147" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRPr="0039401E" w:rsidRDefault="002B5BEC" w:rsidP="002B5BEC">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Waarvoor dient dit formulier?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A7C4060" w14:textId="5B973929" w:rsidR="002B5BEC" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+          <w:p w14:paraId="7A7C4060" w14:textId="5993455C" w:rsidR="002B5BEC" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00371251">
-              <w:t>Met dit formulier vraagt u de toelating om natriumnitriet (E250) of kaliumnitraat (E252) te gebruiken in biologische vleeswaren. De maximale toegevoegde hoeveelheden en maximaal toegestaan residu zijn</w:t>
+              <w:t>Met dit formulier vraagt u de toelating om natriumnitriet (E250) of kaliumnitraat (E252) te gebruiken in biologische vleeswaren</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40886">
+              <w:t xml:space="preserve"> als additief. Verder gelden er ingevolgde de biologische productie volgende voorwaarden:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabelraster"/>
               <w:tblW w:w="9742" w:type="dxa"/>
               <w:tblInd w:w="28" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2211"/>
               <w:gridCol w:w="3685"/>
               <w:gridCol w:w="3846"/>
             </w:tblGrid>
             <w:tr w:rsidR="00371251" w14:paraId="6FDC9E76" w14:textId="77777777" w:rsidTr="00371251">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="771AB8DA" w14:textId="77777777" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3685" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="57326E7E" w14:textId="1CEF7446" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+                <w:p w14:paraId="57326E7E" w14:textId="71A10AC7" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00371251">
-                    <w:t>Maximum toegevoegde hoeveelheid</w:t>
+                    <w:t>Maximum</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007064E2">
+                    <w:t>hoeveelheid die tijdens de vervaardiging mag worden toegevoegd,</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3846" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44C5B5CF" w14:textId="7C620A9A" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+                <w:p w14:paraId="44C5B5CF" w14:textId="5E949B14" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00371251">
-                    <w:t>Maximaal toegestaan residu</w:t>
+                    <w:t>Maxima</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007064E2">
+                    <w:t>al restgehalte uit alle bronnen voor het verkoopklare product gedurende de gehele houdbaarheidsduur van het product,</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00371251" w14:paraId="112E9BE1" w14:textId="77777777" w:rsidTr="00371251">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7DB81404" w14:textId="6FCA39A6" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00371251">
                     <w:t>E 250 Natriumnitriet</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3685" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="19E4E719" w14:textId="79FA6664" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+                <w:p w14:paraId="19E4E719" w14:textId="2A7F952B" w:rsidR="00371251" w:rsidRDefault="007064E2" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="00371251">
-[...3 lines deleted...]
-                    <w:t>²</w:t>
+                  <w:r>
+                    <w:t>uitgedrukt als NO 2-ion: 50 mg/kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3846" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D82777B" w14:textId="163709DC" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+                <w:p w14:paraId="7D82777B" w14:textId="3A548024" w:rsidR="00371251" w:rsidRDefault="007064E2" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="00371251">
-[...3 lines deleted...]
-                    <w:t>²</w:t>
+                  <w:r>
+                    <w:t>uitgedrukt als NO</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00956D6D">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>2 -ion: 30 mg/kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00371251" w14:paraId="0C2A0406" w14:textId="77777777" w:rsidTr="00371251">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="441EB352" w14:textId="70367877" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00371251">
                     <w:t>E 252 Kaliumnitraat</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3685" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="68D22D8C" w14:textId="0CD64062" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+                <w:p w14:paraId="68D22D8C" w14:textId="535399DF" w:rsidR="00371251" w:rsidRDefault="007064E2" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="00371251">
-[...3 lines deleted...]
-                    <w:t>³</w:t>
+                  <w:r>
+                    <w:t>uitgedrukt als NO 3-ion: 55 mg/kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3846" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="622A4F1D" w14:textId="0871ADD1" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+                <w:p w14:paraId="622A4F1D" w14:textId="09951EE3" w:rsidR="00371251" w:rsidRDefault="007064E2" w:rsidP="002B5BEC">
                   <w:pPr>
                     <w:pStyle w:val="Aanwijzing"/>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="0"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="00371251">
-[...3 lines deleted...]
-                    <w:t>³</w:t>
+                  <w:r>
+                    <w:t>uitgedrukt als NO 3-ion: 35 mg/kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="36CEC52B" w14:textId="77777777" w:rsidR="00371251" w:rsidRDefault="00371251" w:rsidP="002B5BEC">
+          <w:p w14:paraId="36CEC52B" w14:textId="148368F9" w:rsidR="00371251" w:rsidRDefault="00956D6D" w:rsidP="002B5BEC">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:spacing w:after="40"/>
             </w:pPr>
+            <w:r>
+              <w:t>Geen technologisch alternatief dat dezelfde garanties biedt en/of de specifieke kenmerken van het product behoudt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2263033C" w14:textId="59139FAC" w:rsidR="00956D6D" w:rsidRDefault="00956D6D" w:rsidP="002B5BEC">
+            <w:pPr>
+              <w:pStyle w:val="Aanwijzing"/>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>E250 niet in combinatie mat E252 of omgekeerd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="425E70CE" w14:textId="0A1C5AC6" w:rsidR="00956D6D" w:rsidRDefault="00956D6D" w:rsidP="002B5BEC">
+            <w:pPr>
+              <w:pStyle w:val="Aanwijzing"/>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gebruik als additief: vleesproducten</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0BBEA88D" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC" w:rsidP="002B5BEC">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Aan wie bezorgt u dit formulier?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C54DE80" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC" w:rsidP="002B5BEC">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
@@ -708,168 +724,162 @@
         <w:gridCol w:w="2636"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="114"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="2E2F7237" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E00C26B" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004D213B" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="3EA4F948" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D3D7ED2" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B372C22" w14:textId="70DDC037" w:rsidR="003C34C3" w:rsidRPr="00FF630A" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Vraag"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF630A">
               <w:t>V</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ul hieronder de gegevens van uw </w:t>
             </w:r>
             <w:r w:rsidR="003D0630">
               <w:t>bedrijf</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="6FB94E83" w14:textId="77777777" w:rsidTr="003D0630">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59FC0C68" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3574D609" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E43F275" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -898,68 +908,66 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="3DAAB25B" w14:textId="77777777" w:rsidTr="003D0630">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3305F9E4" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="075074E0" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>ondernemingsnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34A06F12" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
@@ -1165,114 +1173,110 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5218" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A30D00E" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D0630" w:rsidRPr="003D114E" w14:paraId="633125EA" w14:textId="77777777" w:rsidTr="003D0630">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36230D0B" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="004C6E93" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79B83A1B" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>landbouwer</w:t>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:t>nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B9A1938" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="3"/>
                     <w:format w:val="000"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -1289,71 +1293,69 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51C6331D" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BA3BB19" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="3"/>
                     <w:format w:val="000"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -1370,71 +1372,69 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="134D8693" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20307CBD" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="3"/>
                     <w:format w:val="000"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -1452,51 +1452,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="141" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F2E0F23" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25079F90" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
@@ -1529,112 +1528,108 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="308115E1" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D0630" w:rsidRPr="003D114E" w14:paraId="72A4709D" w14:textId="77777777" w:rsidTr="003D0630">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5671CC62" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="004C6E93" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66BAB1E1" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>straat en nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2346EAA5" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
@@ -1663,89 +1658,86 @@
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D0630" w:rsidRPr="003D114E" w14:paraId="52E19BBD" w14:textId="77777777" w:rsidTr="003D0630">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29812B7A" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="004C6E93" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B6DA549" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>postnummer en gemeente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="186AC3AE" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
@@ -1774,89 +1766,86 @@
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D0630" w:rsidRPr="003D114E" w14:paraId="72A1FBCA" w14:textId="77777777" w:rsidTr="00964ADA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34207DF9" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="004C6E93" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D8D8AE7" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>e-mailadres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A16AAC5" w14:textId="77777777" w:rsidR="003D0630" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
@@ -1885,92 +1874,89 @@
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964ADA" w:rsidRPr="003D114E" w14:paraId="7B463882" w14:textId="77777777" w:rsidTr="000605E1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0277D280" w14:textId="77777777" w:rsidR="00964ADA" w:rsidRPr="004C6E93" w:rsidRDefault="00964ADA" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49D32C6D" w14:textId="77777777" w:rsidR="00964ADA" w:rsidRPr="003D114E" w:rsidRDefault="00964ADA" w:rsidP="000605E1">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>voor- en achternaam</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> contactpersoon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="455C26B8" w14:textId="77777777" w:rsidR="00964ADA" w:rsidRPr="003D114E" w:rsidRDefault="00964ADA" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
@@ -2026,170 +2012,164 @@
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="2636"/>
         <w:gridCol w:w="7230"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="6DD44294" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F4D26BF" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004D213B" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="734A8329" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="030B15C4" w14:textId="08024BFA" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B4EA631" w14:textId="0D16320E" w:rsidR="003C34C3" w:rsidRPr="00FF630A" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Vraag"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF630A">
               <w:t>V</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ul hieronder </w:t>
             </w:r>
             <w:r w:rsidR="003D0630">
               <w:t>de naam van het controleorgaan bij wie u bent aangesloten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="0C0D382F" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C96B92E" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="00104E77" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D4AC1CD" w14:textId="229B9BF5" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003D0630" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="003C34C3" w:rsidRPr="003D114E">
               <w:t>aam</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> controleorgaan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07F98FC5" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text71"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
@@ -2214,4092 +2194,3046 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B686E71" w14:textId="77777777" w:rsidR="006B1F93" w:rsidRPr="003D114E" w:rsidRDefault="006B1F93" w:rsidP="006B1F93">
       <w:pPr>
         <w:pStyle w:val="lijn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6288AFB1" w14:textId="77777777" w:rsidR="006B1F93" w:rsidRDefault="006B1F93" w:rsidP="003C34C3"/>
-    <w:p w14:paraId="776148A8" w14:textId="77777777" w:rsidR="001617DE" w:rsidRDefault="001617DE" w:rsidP="003C34C3"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="46DB1D04" w14:textId="77777777" w:rsidR="001617DE" w:rsidRDefault="001617DE" w:rsidP="003C34C3"/>
     <w:p w14:paraId="7903A975" w14:textId="77777777" w:rsidR="001617DE" w:rsidRDefault="001617DE" w:rsidP="003C34C3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="397"/>
-        <w:gridCol w:w="2982"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3513"/>
+        <w:gridCol w:w="9866"/>
       </w:tblGrid>
       <w:tr w:rsidR="00964ADA" w:rsidRPr="003D114E" w14:paraId="3C2382E0" w14:textId="77777777" w:rsidTr="000605E1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A96F435" w14:textId="77777777" w:rsidR="00964ADA" w:rsidRPr="004D213B" w:rsidRDefault="00964ADA" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001617DE" w:rsidRPr="003D114E" w14:paraId="56360618" w14:textId="77777777" w:rsidTr="00C32F3B">
         <w:trPr>
           <w:trHeight w:val="788"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22AF8F0E" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="003D114E" w:rsidRDefault="001617DE" w:rsidP="00C32F3B">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="440FC183" w14:textId="77777777" w:rsidR="001617DE" w:rsidRDefault="001617DE" w:rsidP="00C32F3B">
             <w:pPr>
               <w:pStyle w:val="Vraag"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF630A">
               <w:t>V</w:t>
             </w:r>
             <w:r>
               <w:t>ul de gegevens in van de vleesproducten waarin u natriumnitriet of kaliumnitraat wilt gebruiken.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B7F85A0" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="009457C3" w:rsidRDefault="001617DE" w:rsidP="00C32F3B">
             <w:pPr>
               <w:pStyle w:val="Vraag"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009457C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">De samenstelling van de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:t>vlees</w:t>
             </w:r>
             <w:r w:rsidRPr="009457C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:t>producten mag u ook opnemen in een technische fiche die u bij dit formulier voegt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001617DE" w:rsidRPr="003D114E" w14:paraId="6D9882DA" w14:textId="77777777" w:rsidTr="00C32F3B">
+      <w:tr w:rsidR="00B171D9" w:rsidRPr="003D114E" w14:paraId="574E2494" w14:textId="77777777" w:rsidTr="008633F0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
-[...22 lines deleted...]
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE0D8F6" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="003D114E" w:rsidRDefault="001617DE" w:rsidP="00C32F3B">
-[...1 lines deleted...]
-              <w:pStyle w:val="leeg"/>
+          <w:p w14:paraId="41B667EA" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="320C4918" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3341D543" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CDA3FA0" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35281168" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C76D720" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C6BB9C9" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E03852" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F161E92" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01BFB1CE" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="649CDF2F" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B36ED8F" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2982" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="134" w:type="dxa"/>
+            <w:tcW w:w="9866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31392DFB" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="003D114E" w:rsidRDefault="001617DE" w:rsidP="00C32F3B"/>
-[...74 lines deleted...]
-            </w:r>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9742" w:type="dxa"/>
+              <w:tblInd w:w="29" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2435"/>
+              <w:gridCol w:w="2435"/>
+              <w:gridCol w:w="2436"/>
+              <w:gridCol w:w="2436"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B171D9" w14:paraId="1C0ED89E" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="534"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="254145AB" w14:textId="31B54593" w:rsidR="00B171D9" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Naam</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="541A759B" w14:textId="6D16EE81" w:rsidR="00B171D9" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Beschrijving</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="161E95E6" w14:textId="167A0DF5" w:rsidR="00B171D9" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Samenstelling</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2E69632F" w14:textId="66909A2C" w:rsidR="00B171D9" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>E250 of E252</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="03DAF6D5" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="01BB0B6C" w14:textId="441BE2C9" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text116"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:bookmarkStart w:id="1" w:name="Text116"/>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="1"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7FB1D9C4" w14:textId="27D4F094" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:bookmarkStart w:id="2" w:name="Text118"/>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="2"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="64FC227F" w14:textId="6501E003" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="37C46171" w14:textId="39203864" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="3D0B1D18" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5793C942" w14:textId="3290316E" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text117"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:bookmarkStart w:id="3" w:name="Text117"/>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="3"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5B9CD8C5" w14:textId="310697FF" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2B34D7B5" w14:textId="13FBACC8" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="254401F0" w14:textId="242035F6" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="017F32CF" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A440E86" w14:textId="02C2EBD9" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0FEDE43A" w14:textId="2564E22D" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="34594BBB" w14:textId="6794ED65" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="60BB036C" w14:textId="09769EEF" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="3BB10B10" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E98FF7D" w14:textId="0ADE9045" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E8E22E6" w14:textId="2A459168" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4DDD85C7" w14:textId="576425CA" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="46621449" w14:textId="26BBE342" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="2945D2AE" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="53C6504B" w14:textId="17514F88" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7A03286E" w14:textId="49E815B0" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="66330656" w14:textId="380A9804" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4E86ED2E" w14:textId="110A29CE" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="043461A0" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4A2F119F" w14:textId="569B954F" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0AC3DAFB" w14:textId="29BBD61C" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="16B476F9" w14:textId="2611C4EB" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2444F33E" w14:textId="12BC2F8F" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="7D972347" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1303AC45" w14:textId="58793FAA" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0EF48040" w14:textId="3E8C37DF" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="54E8DF08" w14:textId="24483B0F" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="04C11033" w14:textId="020E6826" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="2A70D023" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="477C9307" w14:textId="7DBE2808" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="11214DFC" w14:textId="0312BDE3" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="45B9793D" w14:textId="010B6524" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="776CF7F1" w14:textId="2D33C7FC" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="6E9F2B25" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="55432D4F" w14:textId="368BD7F9" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0D2E1B3A" w14:textId="2DE93274" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3CD72649" w14:textId="664156C4" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="24E48A6D" w14:textId="73AA9A1B" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008633F0" w14:paraId="007ADE83" w14:textId="77777777" w:rsidTr="008633F0">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E3BC697" w14:textId="72E6F624" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2435" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="563E94D4" w14:textId="217DB87E" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="39E05A2A" w14:textId="6F1B8586" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2436" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6EEFCC3B" w14:textId="0DDE5806" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+                  <w:pPr>
+                    <w:pStyle w:val="Vraag"/>
+                    <w:ind w:left="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text118"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="75444669" w14:textId="77777777" w:rsidR="00B171D9" w:rsidRPr="00FF630A" w:rsidRDefault="00B171D9" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001617DE" w:rsidRPr="003D114E" w14:paraId="0DBC5E94" w14:textId="77777777" w:rsidTr="00C32F3B">
+      <w:tr w:rsidR="008633F0" w:rsidRPr="003D114E" w14:paraId="74F35DD2" w14:textId="77777777" w:rsidTr="00C32F3B">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="788"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA4EB7A" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="00CA4C88" w:rsidRDefault="001617DE" w:rsidP="00C32F3B">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3196F32A" w14:textId="5B97086A" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="nummersvragen"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2982" w:type="dxa"/>
-[...69 lines deleted...]
-            <w:tcW w:w="134" w:type="dxa"/>
+            <w:tcW w:w="9866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1CE518" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="003D114E" w:rsidRDefault="001617DE" w:rsidP="00C32F3B"/>
-[...16 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+          <w:p w14:paraId="43CB2294" w14:textId="77777777" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="008633F0">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Geef een grondige reden waarom het gebruik van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97FEE">
+              <w:t xml:space="preserve">natriumnitriet of kaliumnitraat </w:t>
+            </w:r>
+            <w:r>
+              <w:t>vereist is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97FEE">
+              <w:t xml:space="preserve"> in de biologische </w:t>
+            </w:r>
+            <w:r>
+              <w:t>vlees</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97FEE">
+              <w:t>producte</w:t>
+            </w:r>
+            <w:r>
+              <w:t>n die u hebt vermeld bij vraag 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97FEE">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77441225" w14:textId="77777777" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text73"/>
+                  <w:name w:val="Text115"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text73"/>
+            <w:bookmarkStart w:id="4" w:name="Text115"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...173 lines deleted...]
-            </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
-        </w:tc>
-[...3281 lines deleted...]
-              <w:pStyle w:val="leeg"/>
+          <w:p w14:paraId="014F3A03" w14:textId="77777777" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD098A8" w14:textId="77777777" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67023ACF" w14:textId="77777777" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06FB6236" w14:textId="15BF30D3" w:rsidR="008633F0" w:rsidRDefault="008633F0" w:rsidP="00C32F3B">
+            <w:pPr>
+              <w:pStyle w:val="Vraag"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964ADA" w:rsidRPr="003D114E" w14:paraId="02686BA3" w14:textId="77777777" w:rsidTr="000605E1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E725B3E" w14:textId="181075B8" w:rsidR="00964ADA" w:rsidRPr="003D114E" w:rsidRDefault="001617DE" w:rsidP="000605E1">
+          <w:p w14:paraId="2E725B3E" w14:textId="37D607A2" w:rsidR="00964ADA" w:rsidRPr="003D114E" w:rsidRDefault="008633F0" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74231EFB" w14:textId="6A161435" w:rsidR="00964ADA" w:rsidRPr="00FF630A" w:rsidRDefault="001617DE" w:rsidP="00D130DA">
+          <w:p w14:paraId="74231EFB" w14:textId="51D87FF2" w:rsidR="005F676C" w:rsidRPr="00FF630A" w:rsidRDefault="005F676C" w:rsidP="00D130DA">
             <w:pPr>
               <w:pStyle w:val="Vraag"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Geef een grondige waarom het gebruik van </w:t>
-[...20 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Zijn er alternatieven? Zo ja, welke? En waarom is het alternatief niet geschikt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001617DE" w:rsidRPr="003D114E" w14:paraId="07F6548C" w14:textId="77777777" w:rsidTr="00802ABC">
+      <w:tr w:rsidR="001617DE" w:rsidRPr="003D114E" w14:paraId="07F6548C" w14:textId="77777777" w:rsidTr="00BB58C7">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55E55A68" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="004C6E93" w:rsidRDefault="001617DE" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F5B3E73" w14:textId="77777777" w:rsidR="001617DE" w:rsidRDefault="001617DE" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6364,304 +5298,304 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="303AC938" w14:textId="77777777" w:rsidR="001617DE" w:rsidRDefault="001617DE" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17CBFEB0" w14:textId="77777777" w:rsidR="001617DE" w:rsidRPr="003D114E" w:rsidRDefault="001617DE" w:rsidP="000605E1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D7606EA" w14:textId="77777777" w:rsidR="006B1F93" w:rsidRPr="003D114E" w:rsidRDefault="006B1F93" w:rsidP="006B1F93">
       <w:pPr>
         <w:pStyle w:val="lijn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF03D8D" w14:textId="77777777" w:rsidR="006B1F93" w:rsidRDefault="006B1F93" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="15852344" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="297E98A3" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="71B899A7" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="560F9409" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="098CDBDF" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="389523D0" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="250A2CA6" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="7840F022" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
+    <w:p w14:paraId="0C9F3F44" w14:textId="77777777" w:rsidR="00BB58C7" w:rsidRDefault="00BB58C7" w:rsidP="003C34C3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="2637"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3828"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="3070D426" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AB65893" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="07EE9C1A" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="738779FD" w14:textId="5A0C244F" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="00350997" w:rsidP="00510069">
+          <w:p w14:paraId="738779FD" w14:textId="1D933D9D" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="008633F0" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9867" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F5FC3FD" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
               </w:rPr>
               <w:t>Vul de onderstaande verklaring in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="2E59E500" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67E74718" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9867" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="688C55AF" w14:textId="77777777" w:rsidR="00E235B3" w:rsidRDefault="00E235B3" w:rsidP="00E235B3">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007128BB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ik bevestig dat alle gegevens in dit formulier naar waarheid zijn ingevuld.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E9F3FA8" w14:textId="6ABFF90E" w:rsidR="003C34C3" w:rsidRPr="00232277" w:rsidRDefault="00E235B3" w:rsidP="00E235B3">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
             </w:pPr>
             <w:r w:rsidRPr="007128BB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ik heb de bepalingen in verband met de privacyverklaring inzake de verwerking van persoonsgegevens gelezen en ga akkoord dat de gegevens van de eventuele toelating worden meegedeeld aan de Europese Commissie en de Lidstaten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="242E94C7" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49B30A17" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7496ED11" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5D11A7C6" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="095E47DA" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -6671,80 +5605,78 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="00F71F69" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>maand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="237CAEE0" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -6754,80 +5686,78 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="014D95E8" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="187C8BAF" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                     <w:format w:val="0000"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -6849,110 +5779,106 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D0782B7" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="00A57232" w14:paraId="54B1BB61" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A0E5828" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0358C369" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="00A57232" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00A57232">
               <w:t>handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F4D548E" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="00A57232" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="100"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -6983,89 +5909,86 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="7121B6CD" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="416E5261" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="405B1A6C" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>voor- en achternaam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02116A25" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7127,438 +6050,428 @@
       <w:tblGrid>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="2637"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3828"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="72041F44" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5340A4EE" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00E235B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="1970DFD6" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2330679F" w14:textId="25CB377C" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="00350997" w:rsidP="00510069">
+          <w:p w14:paraId="2330679F" w14:textId="4BD098FD" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="008633F0" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9867" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1303F23E" w14:textId="650CA15C" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="00E235B3" w:rsidP="00510069">
             <w:pPr>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
               </w:rPr>
               <w:t>Advies van het controleorgaan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="5B239D7F" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A47C7C5" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9867" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35694637" w14:textId="6918B3C8" w:rsidR="003C34C3" w:rsidRPr="00325A31" w:rsidRDefault="00E235B3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gemotiveerd verslag van het onderzoek door het controleorgaan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22E4291F" w14:textId="108D1BA4" w:rsidR="00E235B3" w:rsidRDefault="00FE7A9E" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text114"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Text114"/>
+            <w:bookmarkStart w:id="5" w:name="Text114"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="73763BBE" w14:textId="77777777" w:rsidR="00E235B3" w:rsidRDefault="00E235B3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13EDB3F2" w14:textId="77777777" w:rsidR="00E235B3" w:rsidRDefault="00E235B3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C2147E6" w14:textId="77777777" w:rsidR="00E235B3" w:rsidRPr="00325A31" w:rsidRDefault="00927F60" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Voorstel van beslissing van het controleorgaan            </w:t>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Selectievakje1"/>
+            <w:bookmarkStart w:id="6" w:name="Selectievakje1"/>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">positief advies         </w:t>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Selectievakje2"/>
+            <w:bookmarkStart w:id="7" w:name="Selectievakje2"/>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="00325A31">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>negatief advies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EC79ECA" w14:textId="44D6A476" w:rsidR="00927F60" w:rsidRPr="00232277" w:rsidRDefault="00927F60" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="3E5B2987" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="005E037B" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31B84034" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0483DF6A" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="521EA32C" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -7568,80 +6481,78 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7C66BBA1" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>maand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C38F7DE" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -7651,80 +6562,78 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0089B42D" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DD1E27D" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                     <w:format w:val="0000"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -7746,110 +6655,106 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37EA9B78" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="00A57232" w14:paraId="247EEB6A" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A54FF34" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39CF3B98" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="00A57232" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00A57232">
               <w:t>handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E2DF78E" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="00A57232" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="100"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -7880,89 +6785,86 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C34C3" w:rsidRPr="003D114E" w14:paraId="205E607D" w14:textId="77777777" w:rsidTr="00510069">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3419F968" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="004C6E93" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6381D196" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003D114E">
               <w:t>voor- en achternaam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06525A49" w14:textId="77777777" w:rsidR="003C34C3" w:rsidRPr="003D114E" w:rsidRDefault="003C34C3" w:rsidP="00510069">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8030,51 +6932,52 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tooltip="Website Departement Landbouw en Visserij, privacyverklaring" w:history="1">
         <w:r w:rsidRPr="00303F1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>www.vlaanderen.be/landbouw/privacy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E1CFDF8" w14:textId="77777777" w:rsidR="008A2EAD" w:rsidRDefault="008A2EAD" w:rsidP="008A2EAD">
       <w:pPr>
         <w:pStyle w:val="Bouwsteenkop2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A2EAD" w:rsidSect="0090754D">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="395" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2AA5E4B2" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39435A34" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="57AD3198" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -8097,90 +7000,90 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Medium">
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7725DD0A" w14:textId="77777777" w:rsidR="00D77DC9" w:rsidRDefault="00D77DC9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="029DB2E3" w14:textId="77777777" w:rsidR="00D222C9" w:rsidRDefault="00D222C9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3015C8AE" w14:textId="4F7C2B11" w:rsidR="00510069" w:rsidRDefault="00F47337" w:rsidP="00594054">
+  <w:p w14:paraId="3015C8AE" w14:textId="4F7C2B11" w:rsidR="00510069" w:rsidRDefault="00AD20CB" w:rsidP="00594054">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="9356"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val=""/>
         <w:id w:val="-790904149"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00830407">
           <w:t>Aanvraag tot toelating van het gebruik van natriumnitriet of kaliumnitraat in biologische vleesproducten</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00E14B50">
@@ -8266,85 +7169,84 @@
     </w:r>
     <w:r w:rsidR="00661CEE">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="00510069" w:rsidRPr="00883F6C">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4EC0773A" w14:textId="77777777" w:rsidR="00D222C9" w:rsidRDefault="00D222C9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D4E8C98" w14:textId="77777777" w:rsidR="00510069" w:rsidRPr="00594054" w:rsidRDefault="00A5569A" w:rsidP="0005708D">
+  <w:p w14:paraId="5D4E8C98" w14:textId="49B1C753" w:rsidR="00510069" w:rsidRPr="00594054" w:rsidRDefault="005D0C2C" w:rsidP="0005708D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF57947" wp14:editId="473A690B">
-[...2 lines deleted...]
-          <wp:docPr id="866351423" name="Picture 1" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44388482" wp14:editId="45146153">
+          <wp:extent cx="1384941" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+          <wp:docPr id="1523784089" name="Afbeelding 1" descr="Vlaanderen is landbouw en zeevisserij"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="866351423" name="Picture 1" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1523784089" name="Afbeelding 1" descr="Vlaanderen is landbouw en zeevisserij"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1247642" cy="540000"/>
+                    <a:ext cx="1384941" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1BFBDAC3" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28042429" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC"/>
   </w:footnote>
@@ -8356,50 +7258,60 @@
     </w:p>
     <w:p w14:paraId="1FF48B00" w14:textId="77777777" w:rsidR="002B5BEC" w:rsidRDefault="002B5BEC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A426ECD" w14:textId="77777777" w:rsidR="00D77DC9" w:rsidRDefault="00D77DC9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="61A1AE39" w14:textId="77777777" w:rsidR="00D222C9" w:rsidRDefault="00D222C9"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A2BD03B" w14:textId="77777777" w:rsidR="00D77DC9" w:rsidRDefault="00D77DC9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7DE055A6" w14:textId="77777777" w:rsidR="00D222C9" w:rsidRDefault="00D222C9"/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07B6A4FA" w14:textId="77777777" w:rsidR="005D0C2C" w:rsidRDefault="005D0C2C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -9872,51 +8784,51 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2018654847">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1602834495">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1602564293">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1368994741">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1118522964">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Cf+H/u3bZmUcVgO3jEpfIb7gp0RjS4E1Bs4HaKKJ3WbrWMjfYTLgxPBa5+w5+RllXAuoEjycus1N7xv1opX4Qw==" w:salt="sBjiCBBfmg8LyUsmQpTxyQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -9983,54 +8895,56 @@
     <w:rsid w:val="00100F83"/>
     <w:rsid w:val="00101A4F"/>
     <w:rsid w:val="00101B23"/>
     <w:rsid w:val="00102681"/>
     <w:rsid w:val="00104E77"/>
     <w:rsid w:val="001114A9"/>
     <w:rsid w:val="001120FE"/>
     <w:rsid w:val="001149F2"/>
     <w:rsid w:val="001150B8"/>
     <w:rsid w:val="00115BF2"/>
     <w:rsid w:val="00116828"/>
     <w:rsid w:val="001226C6"/>
     <w:rsid w:val="00122EB4"/>
     <w:rsid w:val="00125749"/>
     <w:rsid w:val="00131170"/>
     <w:rsid w:val="00133020"/>
     <w:rsid w:val="001348AA"/>
     <w:rsid w:val="00142A46"/>
     <w:rsid w:val="00142D91"/>
     <w:rsid w:val="00143965"/>
     <w:rsid w:val="00143B76"/>
     <w:rsid w:val="00146935"/>
     <w:rsid w:val="00147129"/>
     <w:rsid w:val="00147A09"/>
     <w:rsid w:val="00152301"/>
+    <w:rsid w:val="00153443"/>
     <w:rsid w:val="001617DE"/>
     <w:rsid w:val="00161B93"/>
     <w:rsid w:val="00162B26"/>
     <w:rsid w:val="00162CC2"/>
+    <w:rsid w:val="001635A6"/>
     <w:rsid w:val="0016431A"/>
     <w:rsid w:val="001656CB"/>
     <w:rsid w:val="00167ACC"/>
     <w:rsid w:val="00172572"/>
     <w:rsid w:val="00176865"/>
     <w:rsid w:val="001816D5"/>
     <w:rsid w:val="00183949"/>
     <w:rsid w:val="00183A68"/>
     <w:rsid w:val="00183EFC"/>
     <w:rsid w:val="00190CBE"/>
     <w:rsid w:val="001917FA"/>
     <w:rsid w:val="00192B4B"/>
     <w:rsid w:val="001A23D3"/>
     <w:rsid w:val="001A3CC2"/>
     <w:rsid w:val="001A7AFA"/>
     <w:rsid w:val="001B232D"/>
     <w:rsid w:val="001B7DFA"/>
     <w:rsid w:val="001C13E9"/>
     <w:rsid w:val="001C526F"/>
     <w:rsid w:val="001C5D85"/>
     <w:rsid w:val="001C6238"/>
     <w:rsid w:val="001D056A"/>
     <w:rsid w:val="001D0965"/>
     <w:rsid w:val="001D0DB7"/>
     <w:rsid w:val="001D1DF3"/>
@@ -10045,50 +8959,51 @@
     <w:rsid w:val="001E5B58"/>
     <w:rsid w:val="001F3741"/>
     <w:rsid w:val="001F3B9A"/>
     <w:rsid w:val="001F7119"/>
     <w:rsid w:val="002054CB"/>
     <w:rsid w:val="00210873"/>
     <w:rsid w:val="00212291"/>
     <w:rsid w:val="00214841"/>
     <w:rsid w:val="00215141"/>
     <w:rsid w:val="00216833"/>
     <w:rsid w:val="00221A1E"/>
     <w:rsid w:val="00222276"/>
     <w:rsid w:val="002230A4"/>
     <w:rsid w:val="00225D0E"/>
     <w:rsid w:val="00226392"/>
     <w:rsid w:val="002268C9"/>
     <w:rsid w:val="00232277"/>
     <w:rsid w:val="00240902"/>
     <w:rsid w:val="0025128E"/>
     <w:rsid w:val="00254C6C"/>
     <w:rsid w:val="002565D7"/>
     <w:rsid w:val="00256E73"/>
     <w:rsid w:val="002610C4"/>
     <w:rsid w:val="00261971"/>
     <w:rsid w:val="002625B5"/>
+    <w:rsid w:val="00266297"/>
     <w:rsid w:val="00266E15"/>
     <w:rsid w:val="00272A26"/>
     <w:rsid w:val="00273378"/>
     <w:rsid w:val="002825AD"/>
     <w:rsid w:val="00283D00"/>
     <w:rsid w:val="00285A8B"/>
     <w:rsid w:val="00285D45"/>
     <w:rsid w:val="00286C17"/>
     <w:rsid w:val="00287A6D"/>
     <w:rsid w:val="00290108"/>
     <w:rsid w:val="002901AA"/>
     <w:rsid w:val="00292B7F"/>
     <w:rsid w:val="00293492"/>
     <w:rsid w:val="00294D0D"/>
     <w:rsid w:val="002A5A44"/>
     <w:rsid w:val="002B4E40"/>
     <w:rsid w:val="002B5414"/>
     <w:rsid w:val="002B5BEC"/>
     <w:rsid w:val="002B6360"/>
     <w:rsid w:val="002C287B"/>
     <w:rsid w:val="002C4E44"/>
     <w:rsid w:val="002D2733"/>
     <w:rsid w:val="002D38A1"/>
     <w:rsid w:val="002D73C3"/>
     <w:rsid w:val="002D7ECD"/>
@@ -10212,219 +9127,228 @@
     <w:rsid w:val="004E341C"/>
     <w:rsid w:val="004E6AC1"/>
     <w:rsid w:val="004F0B46"/>
     <w:rsid w:val="004F5BB2"/>
     <w:rsid w:val="004F5BEB"/>
     <w:rsid w:val="004F64B9"/>
     <w:rsid w:val="004F66D1"/>
     <w:rsid w:val="00501AD2"/>
     <w:rsid w:val="00504D1E"/>
     <w:rsid w:val="00506277"/>
     <w:rsid w:val="00510069"/>
     <w:rsid w:val="0051224B"/>
     <w:rsid w:val="0051379D"/>
     <w:rsid w:val="00516BDC"/>
     <w:rsid w:val="005177A0"/>
     <w:rsid w:val="005247C1"/>
     <w:rsid w:val="00527F3D"/>
     <w:rsid w:val="00530A3F"/>
     <w:rsid w:val="00537C0D"/>
     <w:rsid w:val="00541098"/>
     <w:rsid w:val="005423FF"/>
     <w:rsid w:val="005438BD"/>
     <w:rsid w:val="00544953"/>
     <w:rsid w:val="005471D8"/>
     <w:rsid w:val="005509D4"/>
+    <w:rsid w:val="00553B70"/>
     <w:rsid w:val="005542C0"/>
     <w:rsid w:val="00555186"/>
     <w:rsid w:val="005622C1"/>
     <w:rsid w:val="005637C4"/>
     <w:rsid w:val="00563FEE"/>
     <w:rsid w:val="005644A7"/>
     <w:rsid w:val="005657B2"/>
     <w:rsid w:val="0057124A"/>
     <w:rsid w:val="00573388"/>
     <w:rsid w:val="0058088D"/>
     <w:rsid w:val="00580BAD"/>
     <w:rsid w:val="0058178B"/>
     <w:rsid w:val="005819BA"/>
     <w:rsid w:val="00583F20"/>
     <w:rsid w:val="00587ED4"/>
     <w:rsid w:val="00592013"/>
     <w:rsid w:val="00593585"/>
     <w:rsid w:val="00594054"/>
     <w:rsid w:val="00595055"/>
     <w:rsid w:val="00595A87"/>
     <w:rsid w:val="005A0CE3"/>
     <w:rsid w:val="005A1166"/>
     <w:rsid w:val="005A4E43"/>
     <w:rsid w:val="005B01ED"/>
     <w:rsid w:val="005B3668"/>
     <w:rsid w:val="005B3EA8"/>
     <w:rsid w:val="005B44ED"/>
     <w:rsid w:val="005B58B3"/>
     <w:rsid w:val="005B6B85"/>
     <w:rsid w:val="005C1EF6"/>
     <w:rsid w:val="005C3256"/>
     <w:rsid w:val="005C353F"/>
     <w:rsid w:val="005C356F"/>
     <w:rsid w:val="005C3A90"/>
     <w:rsid w:val="005D09E4"/>
+    <w:rsid w:val="005D0C2C"/>
     <w:rsid w:val="005D0E68"/>
     <w:rsid w:val="005D0FE7"/>
     <w:rsid w:val="005D7ABC"/>
     <w:rsid w:val="005E33AD"/>
     <w:rsid w:val="005E3F7E"/>
     <w:rsid w:val="005E51B5"/>
     <w:rsid w:val="005E6535"/>
     <w:rsid w:val="005F1F38"/>
+    <w:rsid w:val="005F676C"/>
     <w:rsid w:val="005F6894"/>
     <w:rsid w:val="005F706A"/>
     <w:rsid w:val="00610E7C"/>
     <w:rsid w:val="0061253A"/>
     <w:rsid w:val="00612D11"/>
     <w:rsid w:val="006137BA"/>
     <w:rsid w:val="00614A17"/>
     <w:rsid w:val="0061675A"/>
     <w:rsid w:val="0062056D"/>
     <w:rsid w:val="006217C2"/>
     <w:rsid w:val="00621C38"/>
     <w:rsid w:val="00623E9C"/>
     <w:rsid w:val="00625341"/>
     <w:rsid w:val="00626578"/>
     <w:rsid w:val="00630D8D"/>
     <w:rsid w:val="006321A1"/>
     <w:rsid w:val="00632506"/>
     <w:rsid w:val="00635F3D"/>
     <w:rsid w:val="00637728"/>
     <w:rsid w:val="006404B0"/>
     <w:rsid w:val="006408C7"/>
     <w:rsid w:val="00641E14"/>
     <w:rsid w:val="00644BAB"/>
     <w:rsid w:val="0064611D"/>
     <w:rsid w:val="00650FA0"/>
     <w:rsid w:val="006516D6"/>
     <w:rsid w:val="006541DC"/>
     <w:rsid w:val="0065475D"/>
     <w:rsid w:val="0065758B"/>
     <w:rsid w:val="006606B1"/>
     <w:rsid w:val="00661CEE"/>
     <w:rsid w:val="006655AD"/>
     <w:rsid w:val="00665E66"/>
     <w:rsid w:val="00670BFC"/>
     <w:rsid w:val="00670CEF"/>
     <w:rsid w:val="00671529"/>
     <w:rsid w:val="00671C3E"/>
     <w:rsid w:val="006758D8"/>
     <w:rsid w:val="00676016"/>
     <w:rsid w:val="0068227D"/>
     <w:rsid w:val="00683C60"/>
     <w:rsid w:val="00687811"/>
     <w:rsid w:val="00691506"/>
     <w:rsid w:val="006935AC"/>
     <w:rsid w:val="006A35F0"/>
     <w:rsid w:val="006A4AEE"/>
+    <w:rsid w:val="006B0489"/>
     <w:rsid w:val="006B1F93"/>
     <w:rsid w:val="006B3EB7"/>
     <w:rsid w:val="006B51E1"/>
     <w:rsid w:val="006C4337"/>
     <w:rsid w:val="006C51E9"/>
     <w:rsid w:val="006C59C7"/>
     <w:rsid w:val="006D01FB"/>
     <w:rsid w:val="006D0E83"/>
     <w:rsid w:val="006E29BE"/>
     <w:rsid w:val="006F1CBD"/>
     <w:rsid w:val="00700A82"/>
     <w:rsid w:val="0070145B"/>
     <w:rsid w:val="00702FCB"/>
     <w:rsid w:val="007044A7"/>
     <w:rsid w:val="007046B3"/>
     <w:rsid w:val="0070526E"/>
+    <w:rsid w:val="007064E2"/>
     <w:rsid w:val="00706B44"/>
     <w:rsid w:val="007076EB"/>
     <w:rsid w:val="007144AC"/>
     <w:rsid w:val="00715311"/>
     <w:rsid w:val="007160C9"/>
     <w:rsid w:val="00724657"/>
     <w:rsid w:val="007247AC"/>
     <w:rsid w:val="007255A9"/>
+    <w:rsid w:val="0073116E"/>
     <w:rsid w:val="0073380E"/>
+    <w:rsid w:val="007348B4"/>
     <w:rsid w:val="0073503E"/>
     <w:rsid w:val="00742964"/>
     <w:rsid w:val="007447BF"/>
     <w:rsid w:val="00752881"/>
     <w:rsid w:val="00753016"/>
     <w:rsid w:val="007557D2"/>
     <w:rsid w:val="0076000B"/>
     <w:rsid w:val="0076022D"/>
     <w:rsid w:val="0076073D"/>
     <w:rsid w:val="00763AC5"/>
     <w:rsid w:val="00770A49"/>
     <w:rsid w:val="00771E52"/>
     <w:rsid w:val="00773F18"/>
     <w:rsid w:val="00780619"/>
     <w:rsid w:val="00781F63"/>
     <w:rsid w:val="00786BC8"/>
     <w:rsid w:val="00793ACB"/>
     <w:rsid w:val="007950E5"/>
     <w:rsid w:val="007956B4"/>
     <w:rsid w:val="007A30C3"/>
     <w:rsid w:val="007A3EB4"/>
     <w:rsid w:val="007A5032"/>
     <w:rsid w:val="007B3243"/>
     <w:rsid w:val="007B525C"/>
     <w:rsid w:val="007B5A0C"/>
     <w:rsid w:val="007D070B"/>
     <w:rsid w:val="007D2869"/>
     <w:rsid w:val="007D3046"/>
     <w:rsid w:val="007D36EA"/>
     <w:rsid w:val="007D58A4"/>
     <w:rsid w:val="007F0574"/>
     <w:rsid w:val="007F4219"/>
     <w:rsid w:val="007F61F5"/>
     <w:rsid w:val="00800C49"/>
     <w:rsid w:val="00814665"/>
     <w:rsid w:val="00815F9E"/>
     <w:rsid w:val="0082494D"/>
     <w:rsid w:val="00824976"/>
     <w:rsid w:val="00825D0C"/>
     <w:rsid w:val="0082645C"/>
     <w:rsid w:val="00826920"/>
+    <w:rsid w:val="00826CBD"/>
     <w:rsid w:val="00827E84"/>
     <w:rsid w:val="00830407"/>
     <w:rsid w:val="0083427C"/>
     <w:rsid w:val="0084129A"/>
     <w:rsid w:val="00843616"/>
     <w:rsid w:val="008438C8"/>
     <w:rsid w:val="00844B16"/>
     <w:rsid w:val="00845AB1"/>
     <w:rsid w:val="00846FB4"/>
     <w:rsid w:val="0084752A"/>
     <w:rsid w:val="00853F02"/>
     <w:rsid w:val="0085482C"/>
     <w:rsid w:val="00857D05"/>
     <w:rsid w:val="008630B5"/>
+    <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863E39"/>
     <w:rsid w:val="00867B8E"/>
     <w:rsid w:val="00871B14"/>
     <w:rsid w:val="0087381D"/>
     <w:rsid w:val="008740E6"/>
     <w:rsid w:val="008747C0"/>
     <w:rsid w:val="00874FB0"/>
     <w:rsid w:val="00877401"/>
     <w:rsid w:val="00877606"/>
     <w:rsid w:val="008807CB"/>
     <w:rsid w:val="00880A15"/>
     <w:rsid w:val="0088206C"/>
     <w:rsid w:val="00883F6C"/>
     <w:rsid w:val="00884C0F"/>
     <w:rsid w:val="00887E46"/>
     <w:rsid w:val="00894BAF"/>
     <w:rsid w:val="008954B5"/>
     <w:rsid w:val="00895F58"/>
     <w:rsid w:val="00896280"/>
     <w:rsid w:val="00897B68"/>
     <w:rsid w:val="008A123A"/>
     <w:rsid w:val="008A29B0"/>
     <w:rsid w:val="008A2EAD"/>
     <w:rsid w:val="008A599E"/>
     <w:rsid w:val="008A6362"/>
@@ -10440,50 +9364,51 @@
     <w:rsid w:val="008D36C7"/>
     <w:rsid w:val="008E174D"/>
     <w:rsid w:val="008E359F"/>
     <w:rsid w:val="008E79AF"/>
     <w:rsid w:val="008E7B73"/>
     <w:rsid w:val="008F03FA"/>
     <w:rsid w:val="008F056C"/>
     <w:rsid w:val="008F0D5D"/>
     <w:rsid w:val="0090014D"/>
     <w:rsid w:val="009007A7"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="0090754D"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="00907C18"/>
     <w:rsid w:val="009110D4"/>
     <w:rsid w:val="0091707D"/>
     <w:rsid w:val="009220FD"/>
     <w:rsid w:val="00925C39"/>
     <w:rsid w:val="00927F60"/>
     <w:rsid w:val="0093279E"/>
     <w:rsid w:val="00944CB5"/>
     <w:rsid w:val="00946AFF"/>
     <w:rsid w:val="00954C9C"/>
     <w:rsid w:val="0095579F"/>
     <w:rsid w:val="00956315"/>
+    <w:rsid w:val="00956D6D"/>
     <w:rsid w:val="00960408"/>
     <w:rsid w:val="00962337"/>
     <w:rsid w:val="0096344A"/>
     <w:rsid w:val="0096409D"/>
     <w:rsid w:val="00964ADA"/>
     <w:rsid w:val="00964F13"/>
     <w:rsid w:val="009668F8"/>
     <w:rsid w:val="00966D26"/>
     <w:rsid w:val="009673BC"/>
     <w:rsid w:val="0097015A"/>
     <w:rsid w:val="00971196"/>
     <w:rsid w:val="00974A63"/>
     <w:rsid w:val="00977C30"/>
     <w:rsid w:val="00977CEA"/>
     <w:rsid w:val="009801C4"/>
     <w:rsid w:val="009833C7"/>
     <w:rsid w:val="00983E7B"/>
     <w:rsid w:val="009873B2"/>
     <w:rsid w:val="0098752E"/>
     <w:rsid w:val="00990228"/>
     <w:rsid w:val="00991D7F"/>
     <w:rsid w:val="00993C34"/>
     <w:rsid w:val="009948DE"/>
     <w:rsid w:val="0099574E"/>
     <w:rsid w:val="009963B0"/>
@@ -10551,111 +9476,114 @@
     <w:rsid w:val="00AD430E"/>
     <w:rsid w:val="00AD71AC"/>
     <w:rsid w:val="00AE2545"/>
     <w:rsid w:val="00AE33C1"/>
     <w:rsid w:val="00AF0FAE"/>
     <w:rsid w:val="00AF113E"/>
     <w:rsid w:val="00AF3FB3"/>
     <w:rsid w:val="00AF4E79"/>
     <w:rsid w:val="00AF566F"/>
     <w:rsid w:val="00AF7209"/>
     <w:rsid w:val="00B032FD"/>
     <w:rsid w:val="00B0482B"/>
     <w:rsid w:val="00B05DA9"/>
     <w:rsid w:val="00B05ED4"/>
     <w:rsid w:val="00B061D9"/>
     <w:rsid w:val="00B0704A"/>
     <w:rsid w:val="00B07CE5"/>
     <w:rsid w:val="00B1132D"/>
     <w:rsid w:val="00B1211E"/>
     <w:rsid w:val="00B1259C"/>
     <w:rsid w:val="00B13DEA"/>
     <w:rsid w:val="00B14150"/>
     <w:rsid w:val="00B14FEB"/>
     <w:rsid w:val="00B15024"/>
     <w:rsid w:val="00B16278"/>
+    <w:rsid w:val="00B171D9"/>
     <w:rsid w:val="00B20C82"/>
     <w:rsid w:val="00B21829"/>
     <w:rsid w:val="00B25DBF"/>
     <w:rsid w:val="00B26389"/>
     <w:rsid w:val="00B26770"/>
     <w:rsid w:val="00B267C4"/>
     <w:rsid w:val="00B26B10"/>
     <w:rsid w:val="00B31E4B"/>
     <w:rsid w:val="00B33867"/>
     <w:rsid w:val="00B35C46"/>
     <w:rsid w:val="00B40853"/>
     <w:rsid w:val="00B43D36"/>
     <w:rsid w:val="00B47D57"/>
     <w:rsid w:val="00B52BAE"/>
     <w:rsid w:val="00B54073"/>
     <w:rsid w:val="00B62F61"/>
     <w:rsid w:val="00B63B5D"/>
     <w:rsid w:val="00B6523F"/>
     <w:rsid w:val="00B671FD"/>
     <w:rsid w:val="00B67A29"/>
     <w:rsid w:val="00B7176E"/>
     <w:rsid w:val="00B73F1B"/>
     <w:rsid w:val="00B7558A"/>
     <w:rsid w:val="00B80F07"/>
     <w:rsid w:val="00B82013"/>
     <w:rsid w:val="00B90884"/>
     <w:rsid w:val="00B93D8C"/>
     <w:rsid w:val="00B953C6"/>
     <w:rsid w:val="00BA3309"/>
     <w:rsid w:val="00BA76BD"/>
     <w:rsid w:val="00BB4EA9"/>
+    <w:rsid w:val="00BB58C7"/>
     <w:rsid w:val="00BB6E77"/>
     <w:rsid w:val="00BC1ED7"/>
     <w:rsid w:val="00BC362B"/>
     <w:rsid w:val="00BC3666"/>
     <w:rsid w:val="00BC5CBE"/>
     <w:rsid w:val="00BD1F3B"/>
     <w:rsid w:val="00BD227B"/>
     <w:rsid w:val="00BD3E53"/>
     <w:rsid w:val="00BD4230"/>
     <w:rsid w:val="00BE173D"/>
     <w:rsid w:val="00BE1C1F"/>
     <w:rsid w:val="00BE23A7"/>
     <w:rsid w:val="00BE2504"/>
     <w:rsid w:val="00BE2E6D"/>
     <w:rsid w:val="00BE5FC5"/>
     <w:rsid w:val="00BF0568"/>
     <w:rsid w:val="00C069CF"/>
     <w:rsid w:val="00C06CD3"/>
     <w:rsid w:val="00C1138A"/>
     <w:rsid w:val="00C11E16"/>
     <w:rsid w:val="00C13077"/>
     <w:rsid w:val="00C20D2A"/>
     <w:rsid w:val="00C231E4"/>
     <w:rsid w:val="00C33CA7"/>
     <w:rsid w:val="00C35359"/>
     <w:rsid w:val="00C37454"/>
     <w:rsid w:val="00C41CBF"/>
     <w:rsid w:val="00C42015"/>
     <w:rsid w:val="00C447B6"/>
     <w:rsid w:val="00C459A6"/>
+    <w:rsid w:val="00C50B9B"/>
     <w:rsid w:val="00C61D70"/>
     <w:rsid w:val="00C628B4"/>
     <w:rsid w:val="00C6434C"/>
     <w:rsid w:val="00C67233"/>
     <w:rsid w:val="00C676DD"/>
     <w:rsid w:val="00C72900"/>
     <w:rsid w:val="00C75DE1"/>
     <w:rsid w:val="00C76EE5"/>
     <w:rsid w:val="00C811A4"/>
     <w:rsid w:val="00C8151A"/>
     <w:rsid w:val="00C823AC"/>
     <w:rsid w:val="00C83440"/>
     <w:rsid w:val="00C86148"/>
     <w:rsid w:val="00C86AE4"/>
     <w:rsid w:val="00C8770E"/>
     <w:rsid w:val="00C91532"/>
     <w:rsid w:val="00C94546"/>
     <w:rsid w:val="00CA07C4"/>
     <w:rsid w:val="00CA4C88"/>
     <w:rsid w:val="00CA4E6C"/>
     <w:rsid w:val="00CA770C"/>
     <w:rsid w:val="00CA7BBC"/>
     <w:rsid w:val="00CB0D57"/>
     <w:rsid w:val="00CB30EC"/>
     <w:rsid w:val="00CB3108"/>
@@ -10716,143 +9644,148 @@
     <w:rsid w:val="00D556E6"/>
     <w:rsid w:val="00D5586A"/>
     <w:rsid w:val="00D61AA3"/>
     <w:rsid w:val="00D66855"/>
     <w:rsid w:val="00D66C23"/>
     <w:rsid w:val="00D7003D"/>
     <w:rsid w:val="00D70697"/>
     <w:rsid w:val="00D710AD"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00D74A85"/>
     <w:rsid w:val="00D77A67"/>
     <w:rsid w:val="00D77DC9"/>
     <w:rsid w:val="00D830A9"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D93F90"/>
     <w:rsid w:val="00D9622B"/>
     <w:rsid w:val="00DA64B5"/>
     <w:rsid w:val="00DA65C6"/>
     <w:rsid w:val="00DB0BA9"/>
     <w:rsid w:val="00DB10A4"/>
     <w:rsid w:val="00DB54F6"/>
     <w:rsid w:val="00DB644F"/>
     <w:rsid w:val="00DB73E6"/>
+    <w:rsid w:val="00DC0A76"/>
     <w:rsid w:val="00DC31AA"/>
     <w:rsid w:val="00DD1714"/>
     <w:rsid w:val="00DD4C6A"/>
     <w:rsid w:val="00DD7C60"/>
     <w:rsid w:val="00DE38D9"/>
     <w:rsid w:val="00DE6075"/>
     <w:rsid w:val="00DF3DF9"/>
     <w:rsid w:val="00DF787F"/>
     <w:rsid w:val="00E0113D"/>
     <w:rsid w:val="00E0135A"/>
     <w:rsid w:val="00E02624"/>
     <w:rsid w:val="00E03B51"/>
     <w:rsid w:val="00E05D0A"/>
     <w:rsid w:val="00E0679C"/>
     <w:rsid w:val="00E1224C"/>
     <w:rsid w:val="00E130F6"/>
     <w:rsid w:val="00E13F9F"/>
     <w:rsid w:val="00E14B50"/>
     <w:rsid w:val="00E15822"/>
     <w:rsid w:val="00E218A0"/>
     <w:rsid w:val="00E224B0"/>
     <w:rsid w:val="00E227FA"/>
     <w:rsid w:val="00E235B3"/>
     <w:rsid w:val="00E26383"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E27018"/>
     <w:rsid w:val="00E35B30"/>
     <w:rsid w:val="00E407F5"/>
     <w:rsid w:val="00E40F84"/>
     <w:rsid w:val="00E437A0"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E462BF"/>
     <w:rsid w:val="00E4642D"/>
     <w:rsid w:val="00E46CC7"/>
+    <w:rsid w:val="00E47801"/>
     <w:rsid w:val="00E531D9"/>
     <w:rsid w:val="00E53AAA"/>
     <w:rsid w:val="00E54754"/>
     <w:rsid w:val="00E55B94"/>
     <w:rsid w:val="00E608A3"/>
     <w:rsid w:val="00E63F89"/>
     <w:rsid w:val="00E7072E"/>
     <w:rsid w:val="00E72C72"/>
     <w:rsid w:val="00E74A42"/>
     <w:rsid w:val="00E7798E"/>
     <w:rsid w:val="00E90137"/>
     <w:rsid w:val="00E9665E"/>
     <w:rsid w:val="00EA3144"/>
     <w:rsid w:val="00EA343D"/>
     <w:rsid w:val="00EA6387"/>
     <w:rsid w:val="00EA78AB"/>
     <w:rsid w:val="00EB1024"/>
     <w:rsid w:val="00EB46F6"/>
     <w:rsid w:val="00EB50CD"/>
     <w:rsid w:val="00EB5901"/>
     <w:rsid w:val="00EB7372"/>
     <w:rsid w:val="00EB76A2"/>
     <w:rsid w:val="00EB7E81"/>
     <w:rsid w:val="00EC1D46"/>
     <w:rsid w:val="00EC27BF"/>
+    <w:rsid w:val="00EC37E3"/>
     <w:rsid w:val="00EC5033"/>
     <w:rsid w:val="00EC52CC"/>
     <w:rsid w:val="00EC6EF9"/>
     <w:rsid w:val="00ED02B7"/>
     <w:rsid w:val="00ED19A4"/>
     <w:rsid w:val="00ED240D"/>
     <w:rsid w:val="00ED2896"/>
     <w:rsid w:val="00ED3703"/>
     <w:rsid w:val="00ED5992"/>
     <w:rsid w:val="00EE1B58"/>
     <w:rsid w:val="00EE212D"/>
     <w:rsid w:val="00EE2168"/>
     <w:rsid w:val="00EE4619"/>
     <w:rsid w:val="00EE7471"/>
     <w:rsid w:val="00EF1409"/>
     <w:rsid w:val="00EF2B23"/>
     <w:rsid w:val="00EF3BED"/>
     <w:rsid w:val="00EF41BA"/>
     <w:rsid w:val="00EF6CD2"/>
     <w:rsid w:val="00F03AB3"/>
     <w:rsid w:val="00F0600B"/>
     <w:rsid w:val="00F0623A"/>
     <w:rsid w:val="00F10F53"/>
     <w:rsid w:val="00F115A3"/>
     <w:rsid w:val="00F13EB1"/>
     <w:rsid w:val="00F152DF"/>
     <w:rsid w:val="00F17496"/>
     <w:rsid w:val="00F17E4D"/>
+    <w:rsid w:val="00F2342F"/>
     <w:rsid w:val="00F241B4"/>
     <w:rsid w:val="00F26FD3"/>
     <w:rsid w:val="00F276F8"/>
     <w:rsid w:val="00F32C2B"/>
     <w:rsid w:val="00F3489C"/>
     <w:rsid w:val="00F370F3"/>
+    <w:rsid w:val="00F40886"/>
     <w:rsid w:val="00F43BE2"/>
     <w:rsid w:val="00F44637"/>
     <w:rsid w:val="00F47337"/>
     <w:rsid w:val="00F51652"/>
     <w:rsid w:val="00F518B1"/>
     <w:rsid w:val="00F55E85"/>
     <w:rsid w:val="00F56B26"/>
     <w:rsid w:val="00F5754F"/>
     <w:rsid w:val="00F62502"/>
     <w:rsid w:val="00F625CA"/>
     <w:rsid w:val="00F63240"/>
     <w:rsid w:val="00F63364"/>
     <w:rsid w:val="00F635CA"/>
     <w:rsid w:val="00F70FFA"/>
     <w:rsid w:val="00F75B1A"/>
     <w:rsid w:val="00F771C3"/>
     <w:rsid w:val="00F83417"/>
     <w:rsid w:val="00F83570"/>
     <w:rsid w:val="00F835FC"/>
     <w:rsid w:val="00F839EF"/>
     <w:rsid w:val="00F854CF"/>
     <w:rsid w:val="00F85B95"/>
     <w:rsid w:val="00F93152"/>
     <w:rsid w:val="00F96608"/>
     <w:rsid w:val="00FA63A6"/>
@@ -12580,51 +11513,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1967007021">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vlaanderen.be/landbouw/bio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bio@lv.vlaanderen.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vlaanderen.be/landbouw/privacy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bio@lv.vlaanderen.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vlaanderen.be/landbouw/bio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bio@lv.vlaanderen.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vlaanderen.be/landbouw/privacy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bio@lv.vlaanderen.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\LV-Templates\LV_Formulier.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12846,104 +11779,63 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="04702131-011b-4ae9-8e9c-15c143d271cd">PJ7NT2V3THK5-23222766-8</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="04702131-011b-4ae9-8e9c-15c143d271cd">
+      <Url>https://lvportaal/ida/_layouts/15/DocIdRedir.aspx?ID=PJ7NT2V3THK5-23222766-8</Url>
+      <Description>PJ7NT2V3THK5-23222766-8</Description>
+    </_dlc_DocIdUrl>
+    <Intern_x002f_Extern_x0020_gebruik xmlns="81cf18d5-f2fd-4050-9f0f-a84aaddc4142">Extern</Intern_x002f_Extern_x0020_gebruik>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E964A07D13A254408B38D4C4D85459B8" ma:contentTypeVersion="3" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="1fa33342328d463af86081f66a972d2d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="04702131-011b-4ae9-8e9c-15c143d271cd" xmlns:ns3="81cf18d5-f2fd-4050-9f0f-a84aaddc4142" xmlns:ns4="d344521f-a59d-4787-894a-6eb02d602df1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a562122c25c4f787f6863a89830dfbf7" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="04702131-011b-4ae9-8e9c-15c143d271cd"/>
     <xsd:import namespace="81cf18d5-f2fd-4050-9f0f-a84aaddc4142"/>
     <xsd:import namespace="d344521f-a59d-4787-894a-6eb02d602df1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Intern_x002f_Extern_x0020_gebruik"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04702131-011b-4ae9-8e9c-15c143d271cd" elementFormDefault="qualified">
@@ -13092,148 +11984,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C2AD77-1358-4018-B1BD-C184E603D48A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5163F4DA-9833-4255-B098-9B8D8A0BEA3D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F22811-6EF7-4092-8F92-ECD3B30CBC04}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="04702131-011b-4ae9-8e9c-15c143d271cd"/>
+    <ds:schemaRef ds:uri="81cf18d5-f2fd-4050-9f0f-a84aaddc4142"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F991DEFF-86C2-4510-B344-9F4DB2A49769}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BCC5286-88A8-4EA2-864D-AF1DC03C270C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="04702131-011b-4ae9-8e9c-15c143d271cd"/>
     <ds:schemaRef ds:uri="81cf18d5-f2fd-4050-9f0f-a84aaddc4142"/>
     <ds:schemaRef ds:uri="d344521f-a59d-4787-894a-6eb02d602df1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F991DEFF-86C2-4510-B344-9F4DB2A49769}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F22811-6EF7-4092-8F92-ECD3B30CBC04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5163F4DA-9833-4255-B098-9B8D8A0BEA3D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="81cf18d5-f2fd-4050-9f0f-a84aaddc4142"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>LV_Formulier.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>683</Words>
-  <Characters>3759</Characters>
+  <Words>747</Words>
+  <Characters>4113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Aanvraag tot het binnenbrengen van niet-biologisch gefokt pluimvee in een biologische productie-eenheid voor de productie van eieren of slachtpluimvee</vt:lpstr>
+      <vt:lpstr>Aanvraag tot toelating van het gebruik van natriumnitriet of kaliumnitraat in biologische vleesproducten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4434</CharactersWithSpaces>
+  <CharactersWithSpaces>4851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Aanvraag tot toelating van het gebruik van natriumnitriet of kaliumnitraat in biologische vleesproducten</dc:title>
   <dc:creator>Inge Borgers</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E964A07D13A254408B38D4C4D85459B8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>46b0be8d-fd93-4442-a0d6-0d12232bc9b5</vt:lpwstr>